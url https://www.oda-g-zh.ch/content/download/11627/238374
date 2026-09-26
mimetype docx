--- v0 (2025-11-14)
+++ v1 (2026-09-26)
@@ -10,195 +10,220 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B">
+    <w:p w14:paraId="7192A554" w14:textId="70109BDF" w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:rStyle w:val="Grundtextfett"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Grundtextfett"/>
         </w:rPr>
         <w:t>Wahlvorschlag als Prüfungsexpertin/-experte</w:t>
       </w:r>
+      <w:r w:rsidR="001077A4">
+        <w:rPr>
+          <w:rStyle w:val="Grundtextfett"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MPT</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0004526B" w:rsidRDefault="00C353F6" w:rsidP="0004526B">
+    <w:p w14:paraId="21DD8D1D" w14:textId="54B6C97D" w:rsidR="0004526B" w:rsidRDefault="00C353F6" w:rsidP="0004526B">
       <w:pPr>
         <w:pStyle w:val="Grundtext"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Amtsdauer 2023-2027</w:t>
+        <w:t>Amtsdauer 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003E31A5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="003E31A5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8490" w:type="dxa"/>
         <w:tblInd w:w="8" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="2975"/>
         <w:gridCol w:w="1409"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="2399"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="580F9C57" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8490" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="4B7B6647" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Angaben zur Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="697B7A1E" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="69ED9AAE" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Name, Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="5B5406B0" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -264,79 +289,79 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="419162FB" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="018F173F" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -384,103 +409,103 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="1114CDAE" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="4108AD83" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="04F54D04" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -547,79 +572,79 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="51983E6F" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="58A01A10" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -667,103 +692,105 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="4BE88F5C" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="662334F8" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>PLZ Ort</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="6FB4071A" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -829,79 +856,79 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="688157B2" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Erlernter Beruf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="450E2D31" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -949,103 +976,103 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="1A1735F1" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="33D09F1A" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="65748AC0" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -1111,79 +1138,79 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="42FBCD94" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="510A7AD6" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -1231,143 +1258,143 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="65A7B703" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8490" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="077D1BFF" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Angaben zur Firma/Schule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="6DA0BB90" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="6E24E2D3" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6791" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="181EB8B5" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -1415,103 +1442,103 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="5D08C83A" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="4A486BE9" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="5760B95D" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -1577,79 +1604,81 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="34B3F7F5" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>PLZ Ort</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="773C3D4E" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -1697,103 +1726,103 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="0FD45261" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="34F652AE" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="68CEAF7B" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -1859,79 +1888,79 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="5C2EEC74" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="0F321821" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -1979,103 +2008,103 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="5C5D3205" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="5F69030A" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>In Stellung als</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="5AA6927D" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -2141,79 +2170,79 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="434EA8EA" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>seit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="3BB2FB3D" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -2261,142 +2290,142 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="14A3988D" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8490" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="7E54C201" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Expertin/Experte als</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="53922041" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="63201A2F" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Beruf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="6199696B" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -2462,79 +2491,79 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="556E20BC" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Fach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="7CEAB797" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -2582,251 +2611,251 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="2BDEB167" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8490" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="27EC35F5" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Erfahrung in der Ausbildung von Lernenden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="2097AF7D" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="19487524" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="0BC2ACD0" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Nein    </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Kontrollkästchen1"/>
+            <w:bookmarkStart w:id="0" w:name="Kontrollkästchen1"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="466C6D05" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>als</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="489F4144" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2838,353 +2867,353 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="4475906C" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8490" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="76340375" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Korrespondenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="534015F5" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="6D324EE1" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Privatadresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="3E09112A" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="7CE442CF" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Geschäftsdresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="5BE3F523" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B"/>
-    <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B">
+    <w:p w14:paraId="5C973477" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B"/>
+    <w:p w14:paraId="2FC4989E" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Bitte wenden</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8490" w:type="dxa"/>
         <w:tblInd w:w="8" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1699"/>
         <w:gridCol w:w="2975"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2399"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="6C88EBEA" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8490" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="241FA1A5" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vorschlag durch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -3204,58 +3233,58 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -3278,138 +3307,138 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000B0F90">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="17"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Schule/Verwaltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="682A6B7C" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="5BCF59F4" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6791" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="3CBADFD9" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -3457,102 +3486,102 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="078EEDFD" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="3E6A6437" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="1293689A" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -3617,79 +3646,81 @@
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="3C208E86" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>PLZ Ort</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2399" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="48087575" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -3738,171 +3769,171 @@
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B">
+    <w:p w14:paraId="114CA648" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8490" w:type="dxa"/>
         <w:tblInd w:w="8" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1699"/>
         <w:gridCol w:w="2975"/>
         <w:gridCol w:w="1409"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="2399"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="7370E91C" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8497" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="4493C171" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bestätigung der Nomination durch Verband/Schule </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Standardklein"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(Stempel und Unterschrift)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="7725C642" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="4DABC7F0" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Tabellentextklein"/>
               <w:rPr>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Ort/Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="52222A43" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -3978,77 +4009,77 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="03BC31A6" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Tabellentextklein"/>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="65C95098" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -4095,102 +4126,102 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="7B18AB82" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="7F33D985" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Tabellentextklein"/>
               <w:rPr>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="032CB3CA" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -4266,77 +4297,79 @@
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="64F9F238" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Tabellentextklein"/>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>PLZ Ort</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="63CE4422" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -4383,141 +4416,141 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="37F794A9" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8497" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="7C788E4A" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Unterschrift Prüfungsexpertin/-experte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004526B" w:rsidTr="0004526B">
+      <w:tr w:rsidR="0004526B" w14:paraId="201EFE3E" w14:textId="77777777" w:rsidTr="0004526B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="300EE0E7" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="45D6B8A9" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -4582,80 +4615,80 @@
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="597714D1" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B">
+          <w:p w14:paraId="48668592" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B">
             <w:pPr>
               <w:pStyle w:val="Grundtext"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -4704,323 +4737,323 @@
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B">
+    <w:p w14:paraId="600C5FF2" w14:textId="77777777" w:rsidR="0004526B" w:rsidRDefault="0004526B" w:rsidP="0004526B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D0844" w:rsidRPr="0004526B" w:rsidRDefault="001D0844" w:rsidP="0004526B"/>
+    <w:p w14:paraId="55C9B56F" w14:textId="77777777" w:rsidR="001D0844" w:rsidRPr="0004526B" w:rsidRDefault="001D0844" w:rsidP="0004526B"/>
     <w:sectPr w:rsidR="001D0844" w:rsidRPr="0004526B" w:rsidSect="004508B8">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3062" w:right="936" w:bottom="1701" w:left="2466" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00182121" w:rsidRDefault="00182121" w:rsidP="005F4621">
+    <w:p w14:paraId="2DECD73C" w14:textId="77777777" w:rsidR="009F0ED8" w:rsidRDefault="009F0ED8" w:rsidP="005F4621">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00182121" w:rsidRDefault="00182121" w:rsidP="005F4621">
+    <w:p w14:paraId="02C527DB" w14:textId="77777777" w:rsidR="009F0ED8" w:rsidRDefault="009F0ED8" w:rsidP="005F4621">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00CE3079" w:rsidRPr="00C4304A" w:rsidRDefault="000B0F90" w:rsidP="00C4304A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="637E63D5" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRPr="00C4304A" w:rsidRDefault="009F0ED8" w:rsidP="00C4304A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="CustomElements.Footer.Nr"/>
         <w:tag w:val="CustomElements.Footer.Nr"/>
         <w:id w:val="264969695"/>
         <w:temporary/>
         <w:dataBinding w:xpath="//Text[@id='CustomElements.Footer.Nr']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00CE3079">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="CustomElements.Footer.Path"/>
         <w:id w:val="264969698"/>
         <w:dataBinding w:xpath="//Text[@id='CustomElements.Footer.Path']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00CE3079">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00182121" w:rsidRDefault="00182121" w:rsidP="005F4621">
+    <w:p w14:paraId="347EADDE" w14:textId="77777777" w:rsidR="009F0ED8" w:rsidRDefault="009F0ED8" w:rsidP="005F4621">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00182121" w:rsidRDefault="00182121" w:rsidP="005F4621">
+    <w:p w14:paraId="20C307C5" w14:textId="77777777" w:rsidR="009F0ED8" w:rsidRDefault="009F0ED8" w:rsidP="005F4621">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00CE3079" w:rsidRPr="001913FE" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A23116E" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRPr="001913FE" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27EB9FF8" wp14:editId="1564B075">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="_s1" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="206F966D" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="27EB9FF8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_s1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251702272;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWA3uwMgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLSLrtR09XSpQhp&#10;+ZAKZ+TYTmLheIztNun+esZOtxsBJ0QPlucjz2/ezHR9O3SaHKXzCkxJ57OcEmk4CGWakn77unt1&#10;TYkPzAimwciSnqSnt5uXL9a9LeQCWtBCOoIgxhe9LWkbgi2yzPNWdszPwEqDwRpcxwKarsmEYz2i&#10;dzpb5PlV1oMT1gGX3qP3fgzSTcKva8nD57r2MhBdUuQW0unSWcUz26xZ0ThmW8XPNNg/sOiYMvjo&#10;BeqeBUYOTv0B1SnuwEMdZhy6DOpacZlqwGrm+W/V7FtmZaoFxfH2IpP/f7D80/GLI0qUdEGJYR22&#10;6LufU9IqIWTsaFSot77AxL3F1DC8hSH6Y7XePgD/4YmBvdSodfSjsW2ZaeSdc9C3kgmkm2CyCc4I&#10;6iNi1X8Ege+yQ4CEOtSui+ioDsGnsG2nS6vkEAhH59XrVZ5jhGPofEeiGSuePrbOh/cSOhIvJXXI&#10;LoGz44MPY+pTSqoEtBI7pXUyXFNttSNHhlOzS78oA6L7aZo2pC/pzWqxGsWYxvwUAplGsn+B6FTA&#10;8deqK+n1JYkVUbV3RuAHrAhM6fGO72uDNKKMUblRwzBUAyZGZwXihII6GMcc1xIvLbhHSnoc8ZL6&#10;nwfmJCX6g8Gm3MyXy7gTyViu3izQcNNINY0wwxGqpIGS8boN4x4drFNNm3of+Rq4w0bWKon8zOrM&#10;G8c4CXleubgnUztlPf8xbH4BAAD//wMAUEsDBBQABgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hzIIXcRNXlKXbdJGCd93uweO0GZvSZlKabLf6682KoJdh&#10;Hm948718v7hBzDSFzrOG+7UCQdx403Gr4Vi93G1BhIhscPBMGj4pwL64vsoxM/7MbzQfYitSCIcM&#10;NdgYx0zK0FhyGNZ+JE7eh58cxiSnVpoJzyncDXKj1JN02HH6YHGk0lLTH05Ow23/UPXm0Tavx21d&#10;zWVZbd79l9Y3q+V5ByLSEv+O4YKf0KFITLU/sQli0JCKxJ958ZRKsv5dZJHL//TFNwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDWA3uwMgIAAGAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAAAAAAAAAAAAAAIwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+            <v:shape id="_s1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251702272;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP0syuGwIAADcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq414hRdugwD&#10;uguQ7QNkWbaFyaJGKbGzrx8lp2nWYS/D/CCQIn14eEitbofOsINCr8EWfDaZcqashErbpuDfvm5f&#10;XXPmg7CVMGBVwY/K89v1yxer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUpWAN2IlALjZZhaIn&#10;9M5k8+n0KusBK4cglfd0ez8G+Trh17WS4XNdexWYKThxC+nEdJbxzNYrkTcoXKvliYb4Bxad0JaK&#10;nqHuRRBsj/oPqE5LBA91mEjoMqhrLVXqgbqZTZ91s2uFU6kXEse7s0z+/8HKT4ed+4IsDG9hoAGm&#10;Jrx7APndMws7ZUjCeE/OphW2UXeI0LdKVMRiFvXLeufzE07U3ec+Ipb9R6ho4mIfIKEONXZRImqa&#10;USmaxvE8ATUEJuny6vVyOqWIpNDJjhVE/vizQx/eK+hYNAqOxC6Bi8ODD2PqY0qs5cHoaquNSQ42&#10;5cYgOwhahm36Ev9nacayvuA3y/lyFOOvEMQ0kh2r/lap04G22uiu4NfnJJFH1d7Zin4QeRDajDZ1&#10;Z+xJxqjcqGEYyoESo5wlVEcSFGHcXnptZLSAPznraXML7n/sBSrOzAdLQ7mZLRZx1ZOzWL6Zk4OX&#10;kfIyIqwkqIIHzkZzE8bnsXeomzbNPvK1cEeDrHUS+YnViTdtZxrT6SXF9b/0U9bTe1//AgAA//8D&#10;AFBLAwQUAAYACAAAACEAjqBz5dcAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/&#10;IcyCF3ETV5Sl23SRgnfd7sHjtBmb0mZSmmy3+uvNiqCXYR5vePO9fL+4Qcw0hc6zhvu1AkHceNNx&#10;q+FYvdxtQYSIbHDwTBo+KcC+uL7KMTP+zG80H2IrUgiHDDXYGMdMytBYchjWfiRO3oefHMYkp1aa&#10;Cc8p3A1yo9STdNhx+mBxpNJS0x9OTsNt/1D15tE2r8dtXc1lWW3e/ZfWN6vleQci0hL/juGCn9Ch&#10;SEy1P7EJYtCQisSfefGUSrL+XWSRy//0xTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;D9LMrhsCAAA3BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAjqBz5dcAAAAFAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="206F966D" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52D2374B" wp14:editId="65A01A53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>702310</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2663825" cy="288290"/>
               <wp:effectExtent l="3810" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 689"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2663825" cy="288290"/>
                       </a:xfrm>
@@ -5039,64 +5072,64 @@
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:eastAsia="de-CH"/>
                             </w:rPr>
                             <w:alias w:val="Profile.Org.Kanton"/>
                             <w:id w:val="1758841683"/>
                             <w:dataBinding w:xpath="/ooImg/Profile.Org.Kanton" w:storeItemID="{9CAC4023-A7EF-4B58-A2CA-42B9978C3800}"/>
                             <w:picture/>
                           </w:sdtPr>
                           <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
+                            <w:p w14:paraId="0A017669" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
                               <w:pPr>
                                 <w:pStyle w:val="Neutral"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                                   <w:noProof/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                   <w:lang w:eastAsia="de-CH"/>
                                 </w:rPr>
                                 <w:drawing>
-                                  <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D893BBC" wp14:editId="14C592F6">
                                     <wp:extent cx="219075" cy="219075"/>
                                     <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                                     <wp:docPr id="4" name="oo_439405036"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="0" name="oo_439405036"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
                                             <a:blip r:embed="rId1"/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="219075" cy="219075"/>
@@ -5118,229 +5151,229 @@
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 689" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:158.55pt;margin-top:55.3pt;width:209.75pt;height:22.7pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCltHmydAIAANQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu3CAQfa/Uf0C8b3yJs7GteKNculWl&#10;9CIl/QAW8BoVAwV27TTqv3fA602avlRV/YAHZjhzOTNcXI69RHtundCqwdlJihFXVDOhtg3++rBe&#10;lBg5TxQjUive4Efu8OXq7ZuLwdQ8152WjFsEIMrVg2lw572pk8TRjvfEnWjDFShbbXviYWu3CbNk&#10;APReJnmaLpNBW2asptw5OL2dlHgV8duWU/+5bR33SDYYYvNxtXHdhDVZXZB6a4npBD2EQf4hip4I&#10;BU6PULfEE7Sz4g+oXlCrnW79CdV9ottWUB5zgGyy9FU29x0xPOYCxXHmWCb3/2Dpp/0XiwRr8ClG&#10;ivRA0QMfPbrWI1qWVajPYFwNZvcGDP0ICuA55urMnabfHFL6piNqy6+s1UPHCYP4snAzeXF1wnEB&#10;ZDN81AwckZ3XEWhsbR+KB+VAgA48PR65CcFQOMyXy9MyP8OIgi4vy7yK5CWknm8b6/x7rnsUhAZb&#10;4D6ik/2d8yEaUs8mwZlUYVV6LaSctNMJOAT7oAuuI4dPVZYX6XVeLdbL8nxRrIuzRXWelos0q66r&#10;ZVpUxe36Z3CWFXUnGOPqTig+91NW/B1fh86eOiF2FBoaXJ1B1iEcp6VgIdq4sdvNjbRoT0Jjxy9W&#10;/JVZLzyMlxR9g8ujEakDSe8Ug7RJ7YmQk5z8Hn6sGNRg/seqREoDixOfftyMsXsi34HujWaPwLHV&#10;QAEQCU8DCJ22PzAaYMwa7L7viOUYyQ8K+iTM5CzYWdjMAlEUrjbYYzSJN36a3Z2xYtsB8tSJSl9B&#10;L7Ui0vwcxaEDYXRiDocxD7P5ch+tnh+j1S8AAAD//wMAUEsDBBQABgAIAAAAIQDbBqKo3QAAAAgB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3YQjWiIU1UITkiINBw4Osk2sRqv&#10;Q+y24e9ZTvS4M6PZN/l2doM44xSsJw3JSoFAanxrqdPwWb3ePYII0VBrBk+o4QcDbIvFTW6y1l+o&#10;xPM+doJLKGRGQx/jmEkZmh6dCSs/IrF38JMzkc+pk+1kLlzuBnmvVCqdscQfejPic4/NcX9yGnZf&#10;VL7Y7/f6ozyUtqo2it7So9a3y3n3BCLiHP/D8IfP6FAwU+1P1AYxaOAhkdVEpSDYfkg2axA1K+tU&#10;gSxyeT2g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCltHmydAIAANQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDbBqKo3QAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAM4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="52D2374B" id="Text Box 689" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:158.55pt;margin-top:55.3pt;width:209.75pt;height:22.7pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/eLLV1gEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RBVCVqulp2tQhp&#10;uUgLH+A4TmOReMyM26R8PWMn6SJ4Q7yMxh77+Jwz4/3N2HfibJAsuFJuVmspjNNQW3cs5bevD692&#10;UlBQrlYdOFPKiyF5c3j5Yj/4wuTQQlcbFAziqBh8KdsQfJFlpFvTK1qBN46LDWCvAi/xmNWoBkbv&#10;uyxfr7fZAFh7BG2IePd+KspDwm8ao8PnpiETRFdK5hZSxBSrGLPDXhVHVL61eqah/oFFr6zjR69Q&#10;9yoocUL7F1RvNQJBE1Ya+gyaxmqTNLCazfoPNU+t8iZpYXPIX22i/werP52f/BcUYXwHIzcwiSD/&#10;CPo7CQd3rXJHc4sIQ2tUzQ9vomXZ4KmYr0arqaAIUg0foeYmq1OABDQ22EdXWKdgdG7A5Wq6GYPQ&#10;vJlvt693+RspNNfy3S5/m7qSqWK57ZHCewO9iEkpkZua0NX5kUJko4rlSHysczE6eLBdN1XjTqIc&#10;WU58w1iNwtaznqiggvrCGhCmGeGZ5qQF/CnFwPNRSvpxUmik6D449iEO05LgklRLopzmq6UMUkzp&#10;XZiG7uTRHltGnpx2cMteNTbJeGYx0+WeJ3XzfMah+n2dTj3/osMvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA2waiqN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2EI1oiFNV&#10;CE5IiDQcODrJNrEar0PstuHvWU70uDOj2Tf5dnaDOOMUrCcNyUqBQGp8a6nT8Fm93j2CCNFQawZP&#10;qOEHA2yLxU1ustZfqMTzPnaCSyhkRkMf45hJGZoenQkrPyKxd/CTM5HPqZPtZC5c7gZ5r1QqnbHE&#10;H3oz4nOPzXF/chp2X1S+2O/3+qM8lLaqNore0qPWt8t59wQi4hz/w/CHz+hQMFPtT9QGMWjgIZHV&#10;RKUg2H5INmsQNSvrVIEscnk9oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP3iy1dYB&#10;AACNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2wai&#10;qN0AAAAIAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:eastAsia="de-CH"/>
                       </w:rPr>
                       <w:alias w:val="Profile.Org.Kanton"/>
                       <w:id w:val="1758841683"/>
                       <w:dataBinding w:xpath="/ooImg/Profile.Org.Kanton" w:storeItemID="{9CAC4023-A7EF-4B58-A2CA-42B9978C3800}"/>
                       <w:picture/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
+                      <w:p w14:paraId="0A017669" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
                         <w:pPr>
                           <w:pStyle w:val="Neutral"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             <w:noProof/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:eastAsia="de-CH"/>
                           </w:rPr>
                           <w:drawing>
-                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D893BBC" wp14:editId="14C592F6">
                               <wp:extent cx="219075" cy="219075"/>
                               <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                               <wp:docPr id="4" name="oo_439405036"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="0" name="oo_439405036"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId2"/>
+                                      <a:blip r:embed="rId1"/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="219075" cy="219075"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln w="9525">
                                         <a:noFill/>
                                         <a:miter lim="800000"/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A1ED970" wp14:editId="1C887E1F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="_s2" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="26CC17B6" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_s2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251703296;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPlqnYNgIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLQlt2o6WrpUoS0&#10;fEiFM3Jsp7FwPMZ2myy/nrHTlgg4IXqwZjyT5zdvZrq+GzpNTtJ5Baai81lOiTQchDKHin75vHtx&#10;Q4kPzAimwciKPklP7zbPn617W8oCWtBCOoIgxpe9rWgbgi2zzPNWdszPwEqDwQZcxwK67pAJx3pE&#10;73RW5Pkq68EJ64BL7/H2YQzSTcJvGsnDx6bxMhBdUeQW0unSWccz26xZeXDMtoqfabB/YNExZfDR&#10;K9QDC4wcnfoDqlPcgYcmzDh0GTSN4jLVgNXM89+q2bfMylQLiuPtVSb//2D5h9MnR5So6IoSwzps&#10;0VdfUNIqIWTsaFSot77ExL3F1DC8hiHex2q9fQT+zRMDe6lR63iPzrZl5iDvnYO+lUwg3QSTTXBG&#10;UB8R6/49CHyXHQMk1KFxXURHdQg+hW17urZKDoFwvFy9XOY5RjiGzjYSzVh5+dg6H95K6Eg0KuqQ&#10;XQJnp0cfxtRLSqoEtBI7pXVy3KHeakdODKdml35RBkT30zRtSF/R22WxHMWYxvwUAplGsn+B6FTA&#10;8deqq+jNNYmVUbU3RuAHrAxM6dHG97VBGlHGqNyoYRjqITWwuLSqBvGEujoYpx23E40W3A9Kepz0&#10;ivrvR+YkJfqdwd7czheLuBrJWSxfFei4aaSeRpjhCFXRQMlobsO4Tkfr1KFNIxBpG7jHfjYqaR0Z&#10;j6zO9HGak57nzYvrMvVT1q//h81PAAAA//8DAFBLAwQUAAYACAAAACEAjqBz5dcAAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IcyCF3ETV5Sl23SRgnfd7sHjtBmb0mZSmmy3+uvN&#10;iqCXYR5vePO9fL+4Qcw0hc6zhvu1AkHceNNxq+FYvdxtQYSIbHDwTBo+KcC+uL7KMTP+zG80H2Ir&#10;UgiHDDXYGMdMytBYchjWfiRO3oefHMYkp1aaCc8p3A1yo9STdNhx+mBxpNJS0x9OTsNt/1D15tE2&#10;r8dtXc1lWW3e/ZfWN6vleQci0hL/juGCn9ChSEy1P7EJYtCQisSfefGUSrL+XWSRy//0xTcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz5ap2DYCAABnBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjqBz5dcAAAAFAQAADwAAAAAAAAAAAAAAAACQ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
+            <v:shape w14:anchorId="4A1ED970" id="_s2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251703296;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9rH4pIAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq414hRdugwD&#10;uguQ7QNkWbaFyaJGKbGzrx8lp2nWYS/D/CCIIn14eEiubofOsINCr8EWfDaZcqashErbpuDfvm5f&#10;XXPmg7CVMGBVwY/K89v1yxer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUJWcN2IlAJjZZhaIn&#10;9M5k8+n0KusBK4cglff0ej86+Trh17WS4XNdexWYKThxC+nEdJbxzNYrkTcoXKvliYb4Bxad0JaS&#10;nqHuRRBsj/oPqE5LBA91mEjoMqhrLVWqgaqZTZ9Vs2uFU6kWEse7s0z+/8HKT4ed+4IsDG9hoAam&#10;Irx7APndMws7ZUjC+E7GphW2UXeI0LdKVMRiFvXLeufzE07U3ec+Ipb9R6io42IfIKEONXZRIiqa&#10;USrqxvHcATUEJunx6vVyOiWPJNfpHjOI/PFnhz68V9CxeCk4ErsELg4PPoyhjyExlwejq602JhnY&#10;lBuD7CBoGLbpS/yfhRnL+oLfLOfLUYy/QhDTSHbM+lumTgeaaqO7gl+fg0QeVXtnK/pB5EFoM96p&#10;OmNPMkblRg3DUA5MVwWfxwRR1RKqI+mKMA4xLR1dWsCfnPU0wAX3P/YCFWfmg6Xe3MwWizjxyVgs&#10;38zJwEtPeekRVhJUwQNn43UTxi3ZO9RNS5nG0bBwR/2sddL6idWJPg1p6tZpoeIWXNop6mnt178A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8Qw&#10;EIXvgv8hzIIXcRNXlKXbdJGCd93uweO0GZvSZlKabLf6682KoJdhHm948718v7hBzDSFzrOG+7UC&#10;Qdx403Gr4Vi93G1BhIhscPBMGj4pwL64vsoxM/7MbzQfYitSCIcMNdgYx0zK0FhyGNZ+JE7eh58c&#10;xiSnVpoJzyncDXKj1JN02HH6YHGk0lLTH05Ow23/UPXm0Tavx21dzWVZbd79l9Y3q+V5ByLSEv+O&#10;4YKf0KFITLU/sQli0JCKxJ958ZRKsv5dZJHL//TFNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC9rH4pIAIAAD4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="26CC17B6" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B5B3C56" wp14:editId="36267740">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2346960" cy="1657350"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Text Box 690"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2346960" cy="1657350"/>
                       </a:xfrm>
@@ -5364,88 +5397,88 @@
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:tbl>
                           <w:tblPr>
                             <w:tblW w:w="0" w:type="auto"/>
                             <w:tblInd w:w="5" w:type="dxa"/>
                             <w:tblCellMar>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:right w:w="0" w:type="dxa"/>
                             </w:tblCellMar>
                             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                           </w:tblPr>
                           <w:tblGrid>
                             <w:gridCol w:w="3043"/>
                           </w:tblGrid>
-                          <w:tr w:rsidR="00CE3079">
+                          <w:tr w:rsidR="00CE3079" w14:paraId="49228C7C" w14:textId="77777777">
                             <w:trPr>
                               <w:trHeight w:val="2551"/>
                             </w:trPr>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="3043" w:type="dxa"/>
                                 <w:vAlign w:val="center"/>
                                 <w:hideMark/>
                               </w:tcPr>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:alias w:val="CustomElements.Header.TextFolgeseiten"/>
                                   <w:id w:val="1758841684"/>
                                   <w:dataBinding w:xpath="//Text[@id='CustomElements.Header.TextFolgeseiten']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                                   <w:text w:multiLine="1"/>
                                 </w:sdtPr>
                                 <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00C74311">
+                                  <w:p w14:paraId="362E01FE" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00C74311">
                                     <w:pPr>
                                       <w:pStyle w:val="BriefKopf"/>
                                     </w:pPr>
                                     <w:r>
                                       <w:t>Bildungsdirektion</w:t>
                                     </w:r>
                                     <w:r>
                                       <w:br/>
                                       <w:t>Mittelschul- und Berufsbildungsamt</w:t>
                                     </w:r>
                                     <w:r>
                                       <w:br/>
                                       <w:t>Prüfungskommission 76</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:sdtContent>
                               </w:sdt>
-                              <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
+                              <w:p w14:paraId="1E0F39A1" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
                                 <w:pPr>
                                   <w:pStyle w:val="BriefKopf"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="separate"/>
                                 </w:r>
                                 <w:r w:rsidR="000B0F90">
                                   <w:rPr>
                                     <w:noProof/>
                                   </w:rPr>
                                   <w:t>2</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                                 <w:r>
@@ -5463,136 +5496,132 @@
                                   </w:rPr>
                                   <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
                                 </w:r>
                                 <w:r w:rsidR="00C353F6">
                                   <w:rPr>
                                     <w:noProof/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="separate"/>
                                 </w:r>
                                 <w:r w:rsidR="000B0F90">
                                   <w:rPr>
                                     <w:noProof/>
                                   </w:rPr>
                                   <w:t>2</w:t>
                                 </w:r>
                                 <w:r w:rsidR="00C353F6">
                                   <w:rPr>
                                     <w:noProof/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                               </w:p>
                             </w:tc>
                           </w:tr>
                         </w:tbl>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
+                        <w:p w14:paraId="4D745753" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 690" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:133.6pt;margin-top:0;width:184.8pt;height:130.5pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBNEubtgIAALQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD07voSx4mNOkUbx8OA&#10;7gK0+wDFlmNhtuRJSuyu2L+PkuOkaV+GbX4QaJEiD8lDXt8MbYMOVComeIr9Kw8jygtRMr5L8bfH&#10;3FlipDThJWkEpyl+ogrfrN6/u+67hAaiFk1JJQInXCV9l+Ja6y5xXVXUtCXqSnSUg7ISsiUafuXO&#10;LSXpwXvbuIHnRW4vZNlJUVCl4DYblXhl/VcVLfSXqlJUoybFgE3bU9pza053dU2SnSRdzYojDPIX&#10;KFrCOAQ9ucqIJmgv2RtXLSukUKLSV4VoXVFVrKA2B8jG915l81CTjtpcoDiqO5VJ/T+3xefDV4lY&#10;meLAx4iTFnr0SAeN7sSAotgWqO9UAnYPHVjqARTQaJus6u5F8V0hLtY14Tt6K6Xoa0pKAOib0rov&#10;npqWqEQZJ9v+kyghENlrYR0NlWxN9aAeCLxDo55OzTFgCrgMZmEUR6AqQOdH88VsbtG5JJmed1Lp&#10;D1S0yAgpltB9654c7pU2cEgymZhoXOSsaSwDGn5xAYbjDQSHp0ZnYNiGPsdevFlulqETBtHGCb0s&#10;c27zdehEub+YZ7Nsvc78XyauHyY1K0vKTZiJXH74Z8070nykxYleSjSsNO4MJCV323Uj0YEAuXP7&#10;2aKD5mzmXsKwRYBcXqXkB6F3F8ROHi0XTpiHcydeeEvH8+M7qHkYh1l+mdI94/TfU0J9iuN5MB/Z&#10;dAb9KjfPfm9zI0nLNKyPhrUpXp6MSGI4uOGlba0mrBnlF6Uw8M+lgHZPjbaMNSQd6aqH7WCnY2ai&#10;GwJvRfkEFJYCCAZkhNUHQi3kT4x6WCMpVj/2RFKMmo8cxsDsnEmQk7CdBMILeJpijdEorvW4m/ad&#10;ZLsaPI+DxsUtjErFLInPKI4DBqvB5nJcY2b3vPy3Vudlu/oNAAD//wMAUEsDBBQABgAIAAAAIQBV&#10;zWTl3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJujZQERONaDqG0p0Kp&#10;4xxylK2NLWKtXEtJ3L+v2ktzWRhmmHmbbybXswuOwXpSsJgLYEiNN5ZaBfvq7fEJWIiajO49oYJv&#10;DLAp7u9ynRl/pRIvu9iyVEIh0wq6GIeM89B06HSY+wEpeUc/Oh2THFtuRn1N5a7nSyEkd9pSWuj0&#10;gC8dNqfd2SnYHqh8tV8f9Wd5LG1VrQW9y5NSs4dp+wws4hT/w/CLn9ChSEy1P5MJrFeQHol/N3kr&#10;uZbAagVLuRDAi5zf0hc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEE0S5u2AgAAtAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFXNZOXcAAAA&#10;BQEAAA8AAAAAAAAAAAAAAAAAEAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAZBgAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="3B5B3C56" id="Text Box 690" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:133.6pt;margin-top:0;width:184.8pt;height:130.5pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQAZi73AEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/TCFoiarpZdLUJa&#10;LtLCB0wcJ7FIPGbsNilfz9hpulzeEC/WeMY+PufMeHc99p04avIGbSFXi6UU2iqsjG0K+fXL/YvX&#10;UvgAtoIOrS7kSXt5vX/+bDe4XK+xxa7SJBjE+nxwhWxDcHmWedXqHvwCnbZcrJF6CLylJqsIBkbv&#10;u2y9XG6zAalyhEp7z9m7qSj3Cb+utQqf6trrILpCMreQVkprGddsv4O8IXCtUWca8A8sejCWH71A&#10;3UEAcSDzF1RvFKHHOiwU9hnWtVE6aWA1q+Ufah5bcDppYXO8u9jk/x+s+nh8dJ9JhPEtjtzAJMK7&#10;B1TfvLB424Jt9A0RDq2Gih9eRcuywfn8fDVa7XMfQcrhA1bcZDgETEBjTX10hXUKRucGnC6m6zEI&#10;xcn15uX2zZZLimur7dWrzVVqSwb5fN2RD+809iIGhSTuaoKH44MPkQ7k85H4msV703Wps539LcEH&#10;YybRj4wn7mEsR2GqQm6itqimxOrEegineeH55qBF+iHFwLNSSP/9AKSl6N5b9iQO1hzQHJRzAFbx&#10;1UIGKabwNkwDeHBkmpaRJ9ct3rBvtUmKnlic6XL/k9DzrMYB+3WfTj39qP1PAAAA//8DAFBLAwQU&#10;AAYACAAAACEAVc1k5dwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCbo2U&#10;BETjWg6htKdCqeMccpStjS1irVxLSdy/r9pLc1kYZph5m28m17MLjsF6UrCYC2BIjTeWWgX76u3x&#10;CViImozuPaGCbwywKe7vcp0Zf6USL7vYslRCIdMKuhiHjPPQdOh0mPsBKXlHPzodkxxbbkZ9TeWu&#10;50shJHfaUlro9IAvHTan3dkp2B6ofLVfH/VneSxtVa0FvcuTUrOHafsMLOIU/8Pwi5/QoUhMtT+T&#10;CaxXkB6Jfzd5K7mWwGoFS7kQwIuc39IXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQ&#10;AZi73AEAAJkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBVzWTl3AAAAAUBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="0" w:type="auto"/>
                       <w:tblInd w:w="5" w:type="dxa"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="3043"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00CE3079">
+                    <w:tr w:rsidR="00CE3079" w14:paraId="49228C7C" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="2551"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="3043" w:type="dxa"/>
                           <w:vAlign w:val="center"/>
                           <w:hideMark/>
                         </w:tcPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:alias w:val="CustomElements.Header.TextFolgeseiten"/>
                             <w:id w:val="1758841684"/>
                             <w:dataBinding w:xpath="//Text[@id='CustomElements.Header.TextFolgeseiten']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                             <w:text w:multiLine="1"/>
                           </w:sdtPr>
                           <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w:rsidR="00CE3079" w:rsidRDefault="00C74311">
+                            <w:p w14:paraId="362E01FE" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00C74311">
                               <w:pPr>
                                 <w:pStyle w:val="BriefKopf"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>Bildungsdirektion</w:t>
                               </w:r>
                               <w:r>
                                 <w:br/>
                                 <w:t>Mittelschul- und Berufsbildungsamt</w:t>
                               </w:r>
                               <w:r>
                                 <w:br/>
                                 <w:t>Prüfungskommission 76</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
+                        <w:p w14:paraId="1E0F39A1" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
                           <w:pPr>
                             <w:pStyle w:val="BriefKopf"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="000B0F90">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
@@ -5610,499 +5639,499 @@
                             </w:rPr>
                             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r w:rsidR="00C353F6">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="000B0F90">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidR="00C353F6">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
+                  <w:p w14:paraId="4D745753" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="001913FE">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="004508B8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77A662B8" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="004508B8">
     <w:pPr>
       <w:pStyle w:val="Neutral"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB99B14" wp14:editId="777F3D62">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="_s3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="517299F4" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7CB99B14" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_s3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251707392;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV38vONQIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJuu7BR09XSpQhp&#10;+ZAKZ+TYTmLheIztNim/nrHTlgg4IXqwZjyT5zdvZrq+HzpNjtJ5Baak81lOiTQchDJNSb983r14&#10;RYkPzAimwciSnqSn95vnz9a9LeQCWtBCOoIgxhe9LWkbgi2yzPNWdszPwEqDwRpcxwK6rsmEYz2i&#10;dzpb5Plt1oMT1gGX3uPt4xikm4Rf15KHj3XtZSC6pMgtpNOls4pntlmzonHMtoqfabB/YNExZfDR&#10;K9QjC4wcnPoDqlPcgYc6zDh0GdS14jLVgNXM89+q2bfMylQLiuPtVSb//2D5h+MnR5QoKTbKsA5b&#10;9NXfUNIqIWTsaFSot77AxL3F1DC8hiHex2q9fQL+zRMDe6lR63iPzrZlppEPzkHfSiaQboLJJjgj&#10;qI+IVf8eBL7LDgES6lC7LqKjOgSfwradrq2SQyAcL29vVnmOEY6hs41EM1ZcPrbOh7cSOhKNkjpk&#10;l8DZ8cmHMfWSkioBrcROaZ0c11Rb7ciR4dTs0i/KgOh+mqYN6Ut6t1qsRjGmMT+FQKaR7F8gOhVw&#10;/LXqUP9rEiuiam+MwA9YEZjSo43va4M0ooxRuVHDMFRDauDy0qoKxAl1dTBOO24nGi24H5T0OOkl&#10;9d8PzElK9DuDvbmbL5dxNZKzXL1coOOmkWoaYYYjVEkDJaO5DeM6HaxTTZtGINI28ID9rFXSOjIe&#10;WZ3p4zQnPc+bF9dl6qesX/8Pm58AAAD//wMAUEsDBBQABgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hzIIXcRNXlKXbdJGCd93uweO0GZvSZlKabLf6682K&#10;oJdhHm948718v7hBzDSFzrOG+7UCQdx403Gr4Vi93G1BhIhscPBMGj4pwL64vsoxM/7MbzQfYitS&#10;CIcMNdgYx0zK0FhyGNZ+JE7eh58cxiSnVpoJzyncDXKj1JN02HH6YHGk0lLTH05Ow23/UPXm0Tav&#10;x21dzWVZbd79l9Y3q+V5ByLSEv+O4YKf0KFITLU/sQli0JCKxJ958ZRKsv5dZJHL//TFNwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBV38vONQIAAGcEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAAAAAAAAAAAAAAI8E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
+            <v:shape id="_s3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251707392;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+AdIuIAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq414hRdugwD&#10;uguQ7QNkWbaFyaJGKbGzrx8lp2nWYS/D/CCIIn14eEiubofOsINCr8EWfDaZcqashErbpuDfvm5f&#10;XXPmg7CVMGBVwY/K89v1yxer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUJWcN2IlAJjZZhaIn&#10;9M5k8+n0KusBK4cglff0ej86+Trh17WS4XNdexWYKThxC+nEdJbxzNYrkTcoXKvliYb4Bxad0JaS&#10;nqHuRRBsj/oPqE5LBA91mEjoMqhrLVWqgaqZTZ9Vs2uFU6kWEse7s0z+/8HKT4ed+4IsDG9hoAam&#10;Irx7APndMws7ZUjC+E7GphW2UXeI0LdKVMRiFvXLeufzE07U3ec+Ipb9R6io42IfIKEONXZRIiqa&#10;USrqxvHcATUEJunx6vVyOiWPJNfpHjOI/PFnhz68V9CxeCk4ErsELg4PPoyhjyExlwejq602JhnY&#10;lBuD7CBoGLbpS/yfhRnL+oLfLOfLUYy/QhDTSHbM+lumTgeaaqO7gl+fg0QeVXtnK/pB5EFoM96p&#10;OmNPMkblRg3DUA5MVwVfxARR1RKqI+mKMA4xLR1dWsCfnPU0wAX3P/YCFWfmg6Xe3MwWizjxyVgs&#10;38zJwEtPeekRVhJUwQNn43UTxi3ZO9RNS5nG0bBwR/2sddL6idWJPg1p6tZpoeIWXNop6mnt178A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8Qw&#10;EIXvgv8hzIIXcRNXlKXbdJGCd93uweO0GZvSZlKabLf6682KoJdhHm948718v7hBzDSFzrOG+7UC&#10;Qdx403Gr4Vi93G1BhIhscPBMGj4pwL64vsoxM/7MbzQfYitSCIcMNdgYx0zK0FhyGNZ+JE7eh58c&#10;xiSnVpoJzyncDXKj1JN02HH6YHGk0lLTH05Ow23/UPXm0Tavx21dzWVZbd79l9Y3q+V5ByLSEv+O&#10;4YKf0KFITLU/sQli0JCKxJ958ZRKsv5dZJHL//TFNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC+AdIuIAIAAD4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="517299F4" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6762C0D3" wp14:editId="528C51F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Text Box 700" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="08928548" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 700" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251715584;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJvVDNLQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSZC9WnNU2260q&#10;bS9Sth+AAduowFAgsbdf3wEnadS+VfWDxTAzhzNnZtZ3o9HkIH1QYGs6n5WUSMtBKNvV9Nvz45sb&#10;SkJkVjANVtb0RQZ6t3n9aj24Si6gBy2kJwhiQzW4mvYxuqooAu+lYWEGTlp0tuANi2j6rhCeDYhu&#10;dLEoy6tiAC+cBy5DwNuHyUk3Gb9tJY9f2jbISHRNkVvMf5//TfoXmzWrOs9cr/iRBvsHFoYpi4+e&#10;oR5YZGTv1V9QRnEPAdo442AKaFvFZa4Bq5mXf1Sz65mTuRYUJ7izTOH/wfLPh6+eKFHTW0osM9ii&#10;ZzlG8g5Gcl2iYr0SQqbWJqkGFyrM2DnMiSPGpPtUdnBPwL8HYmEnNYqe7tHY9sx28t57GHrJBPLO&#10;MMUFzgQaEmIzfAKBBNg+QkYdW28SOspE8Clk83LuWSLJ8fLq7apMPDm6jmckWrDqlOx8iB8kGJIO&#10;NfXILoOzw1OIU+gpJL2lLRlQjNViNRUGWolHpXWu0nfNVntyYGma8pdUwcfCZZhREWdaK1PTm3MQ&#10;q5IC763ABFZFpvR0xmRtESNJklSY9IhjM+aurE6yNyBeUCMP0wjjyuGhB/+TkgHHt6bhx555SYn+&#10;aFHn2/lymeY9G8vV9QINf+lpLj3McoSqaaRkOm7jtCN751XX53Ym2hbusTetyrolxhOrI30c0SzG&#10;cZ3SDlzaOer30m9+AQAA//8DAFBLAwQUAAYACAAAACEAtJ7JrdgAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUsDMRCF74L/IYzgRWyioth1s8UWBMGTVQq9pcm4Wd1Mls20jf56UxH0MszjDW++&#10;V89y6MUOx9RF0nAxUSCQbHQdtRpeXx7Ob0EkNuRMHwk1fGKCWXN8VJvKxT09427JrSghlCqjwTMP&#10;lZTJegwmTeKAVLy3OAbDRY6tdKPZl/DQy0ulbmQwHZUP3gy48Gg/ltug4crl65X9eprntfPzd/s4&#10;PVstWOvTk3x/B4Ix898xHPALOjSFaRO35JLoNZQi/DMPnlJFbn4X2dTyP33zDQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAIm9UM0tAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALSeya3YAAAABQEAAA8AAAAAAAAAAAAAAAAAhwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" filled="f">
+            <v:shape w14:anchorId="6762C0D3" id="Text Box 700" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251715584;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCmozhFAIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdug4D&#10;uguQ7QNkWbaFyaJGKbGzry8lp2mwvQ3zg0CK9CF5eLS+HXvDDgq9Blvy+SznTFkJtbZtyX98f3hz&#10;zZkPwtbCgFUlPyrPbzevX60HV6gFdGBqhYxArC8GV/IuBFdkmZed6oWfgVOWgg1gLwK52GY1ioHQ&#10;e5Mt8vwqGwBrhyCV93R7PwX5JuE3jZLha9N4FZgpOfUW0onprOKZbdaiaFG4TstTG+IfuuiFtlT0&#10;DHUvgmB71H9B9VoieGjCTEKfQdNoqdIMNM08/2OaXSecSrMQOd6dafL/D1Z+OezcN2RhfA8jLTAN&#10;4d0jyJ+eWdgpQxTGe3K2nbCtukOEoVOipi7mkb9scL444UTefeEjYjV8hpo2LvYBEurYYB8poqEZ&#10;laJtHM8bUGNgki6v3q7ynCKSQic7VhDF888OffiooGfRKDlSdwlcHB59mFKfU2ItY9lQ8pvVYjUN&#10;BkbXD9qYGPPYVluD7CCiNtKXxqHIZVqvAynU6L7k1+ckUUQGPtg66ScIbSabOjX2RElkYeIjjNXI&#10;dF3yVSwQGaqgPhJHCJMg6QGR0QH+5mwgMZbc/9oLVJyZT5Z4vpkvl1G9yVmu3i3IwctIdRkRVhJU&#10;yQNnk7kNk+L3DnXbUaVpzRbuaDeNTry9dHVqnwSXmD89jqjoSz9lvTzhzRMAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC0nsmt2AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BSwMxEIXvgv8hjOBFbKKi&#10;2HWzxRYEwZNVCr2lybhZ3UyWzbSN/npTEfQyzOMNb75Xz3LoxQ7H1EXScDFRIJBsdB21Gl5fHs5v&#10;QSQ25EwfCTV8YoJZc3xUm8rFPT3jbsmtKCGUKqPBMw+VlMl6DCZN4oBUvLc4BsNFjq10o9mX8NDL&#10;S6VuZDAdlQ/eDLjwaD+W26DhyuXrlf16mue18/N3+zg9Wy1Y69OTfH8HgjHz3zEc8As6NIVpE7fk&#10;kug1lCL8Mw+eUkVufhfZ1PI/ffMNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQpqM4RQC&#10;AAAKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtJ7J&#10;rdgAAAAFAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="08928548" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C315F79" wp14:editId="3D2890A1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="_s4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="12DB5E7D" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_s4" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251708416;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuMtz/NgIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLSlt2o6WrpUoS0&#10;fEiFM3JsJ7FwPMZ2myy/nrHTlgg4IXqwZjyT5zdvZrq5GzpNTtJ5Baak81lOiTQchDJNSb983r+4&#10;ocQHZgTTYGRJn6Snd9vnzza9LeQCWtBCOoIgxhe9LWkbgi2yzPNWdszPwEqDwRpcxwK6rsmEYz2i&#10;dzpb5Pk668EJ64BL7/H2YQzSbcKva8nDx7r2MhBdUuQW0unSWcUz225Y0ThmW8XPNNg/sOiYMvjo&#10;FeqBBUaOTv0B1SnuwEMdZhy6DOpacZlqwGrm+W/VHFpmZaoFxfH2KpP/f7D8w+mTI0pg71Aewzrs&#10;0Ve/pKRVQsjY0ihRb32BmQeLuWF4DUO8j+V6+wj8mycGDlKj2PEenV3LTCPvnYO+lUwg3wSTTXBG&#10;UB8Rq/49CHyXHQMk1KF2XURHeQg+hcSerr2SQyAcL9cvV3mOEY6hs41EM1ZcPrbOh7cSOhKNkjpk&#10;l8DZ6dGHMfWSkioBrcReaZ0c11Q77ciJ4djs0y/KgOh+mqYN6Ut6u1qsRjGmMT+FQKaR7F8gOhVw&#10;/rXqSnpzTWJFVO2NEfgBKwJTerTxfW2QRpQxKjdqGIZqSB1cX1pVgXhCXR2M447riUYL7gclPY56&#10;Sf33I3OSEv3OYG9u58tl3I3kLFevFui4aaSaRpjhCFXSQMlo7sK4T0frVNOmEYi0DdxjP2uVtI6M&#10;R1Zn+jjOSc/z6sV9mfop69cfxPYnAAAA//8DAFBLAwQUAAYACAAAACEAjqBz5dcAAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IcyCF3ETV5Sl23SRgnfd7sHjtBmb0mZSmmy3+uvN&#10;iqCXYR5vePO9fL+4Qcw0hc6zhvu1AkHceNNxq+FYvdxtQYSIbHDwTBo+KcC+uL7KMTP+zG80H2Ir&#10;UgiHDDXYGMdMytBYchjWfiRO3oefHMYkp1aaCc8p3A1yo9STdNhx+mBxpNJS0x9OTsNt/1D15tE2&#10;r8dtXc1lWW3e/ZfWN6vleQci0hL/juGCn9ChSEy1P7EJYtCQisSfefGUSrL+XWSRy//0xTcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALjLc/zYCAABoBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjqBz5dcAAAAFAQAADwAAAAAAAAAAAAAAAACQ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
+            <v:shape w14:anchorId="6C315F79" id="_s4" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251708416;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/mkksHwIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq414hRdugwD&#10;uguQ7QNkWbaFyaJGKbGzrx8lp2nWYS/D/CCIIn14eEiubofOsINCr8EWfDaZcqashErbpuDfvm5f&#10;XXPmg7CVMGBVwY/K89v1yxer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUJWcN2IlAJjZZhaIn&#10;9M5k8+n0KusBK4cglff0ej86+Trh17WS4XNdexWYKThxC+nEdJbxzNYrkTcoXKvliYb4Bxad0JaS&#10;nqHuRRBsj/oPqE5LBA91mEjoMqhrLVWqgaqZTZ9Vs2uFU6kWEse7s0z+/8HKT4ed+4IsDG9hoAam&#10;Irx7APndMws7ZUjC+E7GphW2UXeI0LdKVMRiFvXLeufzE07U3ec+Ipb9R6io42IfIKEONXZRIiqa&#10;USrqxvHcATUEJunx6vVyOiWPJNfpHjOI/PFnhz68V9CxeCk4ErsELg4PPoyhjyExlwejq602JhnY&#10;lBuD7CBoGLbpS/yfhRnL+oLfLOfLUYy/QhDTSHbM+lumTgeaaqO7gl+fg0QeVXtnK/pB5EFoM96p&#10;OmNPMkblRg3DUA5MVyRDTBBVLaE6kq4I4xDT0tGlBfzJWU8DXHD/Yy9QcWY+WOrNzWyxiBOfjMXy&#10;zZwMvPSUlx5hJUEVPHA2Xjdh3JK9Q920lGkcDQt31M9aJ62fWJ3o05Cmbp0WKm7BpZ2intZ+/QsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQ&#10;he+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB&#10;3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzG&#10;JKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47h&#10;gp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAL+aSSwfAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="12DB5E7D" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58414B13" wp14:editId="5BEA08E5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Text Box 699" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="086D6DA7" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 699" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251714560;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlNPDbMAIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkrQx4hRdug4D&#10;uguQ7gNkSbaFSaImKbG7rx8lJ1mwvQ3zgyGK5NHhIbm5G4wmR+mDAlvR2WRKibQchLJtRb89P765&#10;pSREZgXTYGVFX2Sgd9vXrza9K+UcOtBCeoIgNpS9q2gXoyuLIvBOGhYm4KRFZwPesIimbwvhWY/o&#10;Rhfz6XRV9OCF88BlCHj7MDrpNuM3jeTxS9MEGYmuKHKL+e/zv07/YrthZeuZ6xQ/0WD/wMIwZfHR&#10;C9QDi4wcvPoLyijuIUATJxxMAU2juMw1YDWz6R/V7DvmZK4FxQnuIlP4f7D88/GrJ0pg72aUWGaw&#10;R89yiOQdDGS1XlPSKSFk6m3SqnehxJS9w6Q4YEy6T3UH9wT8eyAW9lKj6ukejV3HbCvvvYe+k0wg&#10;8QxTXOGMoCEh1v0nEEiAHSJk1KHxJqGjTgSfwga+XJqWSHK8XL1dTqfo4eg6nZFowcpzsvMhfpBg&#10;SDpU1CO7DM6OTyGOoeeQ9Ja2pK/oejlfjoWBVuJRaZ2r9G29054cWRqn/CVV8LFwHWZUxKHWylT0&#10;9hLEyqTAeyswgZWRKT2eMVlbxEiSJBVGPeJQD7ktN2fZaxAvqJGHcYZx5/DQgf9JSY/zW9Hw48C8&#10;pER/tKjzerZYpIHPxmJ5M0fDX3vqaw+zHKEqGikZj7s4LsnBedV2uZ2JtoV77E2jsm6J8cjqRB9n&#10;NItx2qe0BNd2jvq99dtfAAAA//8DAFBLAwQUAAYACAAAACEAtJ7JrdgAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUsDMRCF74L/IYzgRWyioth1s8UWBMGTVQq9pcm4Wd1Mls20jf56UxH0Mszj&#10;DW++V89y6MUOx9RF0nAxUSCQbHQdtRpeXx7Ob0EkNuRMHwk1fGKCWXN8VJvKxT09427JrSghlCqj&#10;wTMPlZTJegwmTeKAVLy3OAbDRY6tdKPZl/DQy0ulbmQwHZUP3gy48Gg/ltug4crl65X9eprntfPz&#10;d/s4PVstWOvTk3x/B4Ix898xHPALOjSFaRO35JLoNZQi/DMPnlJFbn4X2dTyP33zDQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACU08NswAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALSeya3YAAAABQEAAA8AAAAAAAAAAAAAAAAAigQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f">
+            <v:shape w14:anchorId="58414B13" id="Text Box 699" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251714560;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDARfjEwIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkl6MOEWXrsOA&#10;7gJk+wBZlm1hsqhRSuzs60fJaRpsb8P8IJAifUgeHq3vxt6wg0KvwZZ8Pss5U1ZCrW1b8u/fHt/c&#10;cOaDsLUwYFXJj8rzu83rV+vBFWoBHZhaISMQ64vBlbwLwRVZ5mWneuFn4JSlYAPYi0AutlmNYiD0&#10;3mSLPL/KBsDaIUjlPd0+TEG+SfhNo2T40jReBWZKTr2FdGI6q3hmm7UoWhSu0/LUhviHLnqhLRU9&#10;Qz2IINge9V9QvZYIHpowk9Bn0DRaqjQDTTPP/5hm1wmn0ixEjndnmvz/g5WfDzv3FVkY38FIC0xD&#10;ePcE8odnFnbKEIXxnpxtJ2yr7hFh6JSoqYt55C8bnC9OOJF3X/iIWA2foKaNi32AhDo22EeKaGhG&#10;pWgbx/MG1BiYpMurt6s8p4ik0MmOFUTx/LNDHz4o6Fk0So7UXQIXhycfptTnlFjLWDaU/Ha1WE2D&#10;gdH1ozYmxjy21dYgO4iojfSlcShymdbrQAo1ui/5zTlJFJGB97ZO+glCm8mmTo09URJZmPgIYzUy&#10;XZf8OhaIDFVQH4kjhEmQ9IDI6AB/cTaQGEvuf+4FKs7MR0s8386Xy6je5CxX1wty8DJSXUaElQRV&#10;8sDZZG7DpPi9Q912VGlas4V72k2jE28vXZ3aJ8El5k+PIyr60k9ZL0948xsAAP//AwBQSwMEFAAG&#10;AAgAAAAhALSeya3YAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4EVsoqLY&#10;dbPFFgTBk1UKvaXJuFndTJbNtI3+elMR9DLM4w1vvlfPcujFDsfURdJwMVEgkGx0HbUaXl8ezm9B&#10;JDbkTB8JNXxigllzfFSbysU9PeNuya0oIZQqo8EzD5WUyXoMJk3igFS8tzgGw0WOrXSj2Zfw0MtL&#10;pW5kMB2VD94MuPBoP5bboOHK5euV/Xqa57Xz83f7OD1bLVjr05N8fweCMfPfMRzwCzo0hWkTt+SS&#10;6DWUIvwzD55SRW5+F9nU8j998w0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDARfjEwIA&#10;AAoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0nsmt&#10;2AAAAAUBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="086D6DA7" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C640FBC" wp14:editId="65BC7144">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="_s5" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="4BFA41C9" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_s5" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251709440;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaRhHzNgIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLSLt2o6WrpUoS0&#10;fEiFM3JsJ7FwPMZ2myy/nrHTlgg4IXqwZjyT5zdvZrq5GzpNTtJ5Baak81lOiTQchDJNSb983r9Y&#10;U+IDM4JpMLKkT9LTu+3zZ5veFnIBLWghHUEQ44velrQNwRZZ5nkrO+ZnYKXBYA2uYwFd12TCsR7R&#10;O50t8vwm68EJ64BL7/H2YQzSbcKva8nDx7r2MhBdUuQW0unSWcUz225Y0ThmW8XPNNg/sOiYMvjo&#10;FeqBBUaOTv0B1SnuwEMdZhy6DOpacZlqwGrm+W/VHFpmZaoFxfH2KpP/f7D8w+mTI0pg7xaUGNZh&#10;j776FSWtEkLGlkaJeusLzDxYzA3DaxjifSzX20fg3zwxcJAaxY736OxaZhp57xz0rWQC+SaYbIIz&#10;gvqIWPXvQeC77BggoQ616yI6ykPwKezb07VXcgiE4+XNy1WeY4Rj6Gwj0YwVl4+t8+GthI5Eo6QO&#10;2SVwdnr0YUy9pKRKQCuxV1onxzXVTjtyYjg2+/SLMiC6n6ZpQ/qS3q4Wq1GMacxPIZBpJPsXiE4F&#10;nH+tupKur0msiKq9MQI/YEVgSo82vq8N0ogyRuVGDcNQDamD60urKhBPqKuDcdxxPdFowf2gpMdR&#10;L6n/fmROUqLfGezN7Xy5jLuRnOXq1QIdN41U0wgzHKFKGigZzV0Y9+lonWraNAKRtoF77GetktaR&#10;8cjqTB/HOel5Xr24L1M/Zf36g9j+BAAA//8DAFBLAwQUAAYACAAAACEAjqBz5dcAAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IcyCF3ETV5Sl23SRgnfd7sHjtBmb0mZSmmy3+uvN&#10;iqCXYR5vePO9fL+4Qcw0hc6zhvu1AkHceNNxq+FYvdxtQYSIbHDwTBo+KcC+uL7KMTP+zG80H2Ir&#10;UgiHDDXYGMdMytBYchjWfiRO3oefHMYkp1aaCc8p3A1yo9STdNhx+mBxpNJS0x9OTsNt/1D15tE2&#10;r8dtXc1lWW3e/ZfWN6vleQci0hL/juGCn9ChSEy1P7EJYtCQisSfefGUSrL+XWSRy//0xTcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWkYR8zYCAABoBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjqBz5dcAAAAFAQAADwAAAAAAAAAAAAAAAACQ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
+            <v:shape w14:anchorId="3C640FBC" id="_s5" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251709440;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4W4shHwIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq414hRdugwD&#10;uguQ7QNkWbaFyaJGKbGzrx8lp2nWYS/D/CCIIn14eEiubofOsINCr8EWfDaZcqashErbpuDfvm5f&#10;XXPmg7CVMGBVwY/K89v1yxer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUJWcN2IlAJjZZhaIn&#10;9M5k8+n0KusBK4cglff0ej86+Trh17WS4XNdexWYKThxC+nEdJbxzNYrkTcoXKvliYb4Bxad0JaS&#10;nqHuRRBsj/oPqE5LBA91mEjoMqhrLVWqgaqZTZ9Vs2uFU6kWEse7s0z+/8HKT4ed+4IsDG9hoAam&#10;Irx7APndMws7ZUjC+E7GphW2UXeI0LdKVMRiFvXLeufzE07U3ec+Ipb9R6io42IfIKEONXZRIiqa&#10;USrqxvHcATUEJunx6vVyOiWPJNfpHjOI/PFnhz68V9CxeCk4ErsELg4PPoyhjyExlwejq602JhnY&#10;lBuD7CBoGLbpS/yfhRnL+oLfLOfLUYy/QhDTSHbM+lumTgeaaqO7gl+fg0QeVXtnK/pB5EFoM96p&#10;OmNPMkblRg3DUA5MVwQQE0RVS6iOpCvCOMS0dHRpAX9y1tMAF9z/2AtUnJkPlnpzM1ss4sQnY7F8&#10;MycDLz3lpUdYSVAFD5yN100Yt2TvUDctZRpHw8Id9bPWSesnVif6NKSpW6eFiltwaaeop7Vf/wIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQ&#10;he+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB&#10;3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzG&#10;JKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47h&#10;gp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALhbiyEfAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="4BFA41C9" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="095232F8" wp14:editId="317A11D6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>-20119340</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1059815" cy="264795"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="###DraftMode###1026" descr="off"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1059815" cy="264795"/>
                       </a:xfrm>
@@ -6118,484 +6147,480 @@
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:tbl>
                           <w:tblPr>
                             <w:tblW w:w="0" w:type="auto"/>
                             <w:tblInd w:w="57" w:type="dxa"/>
                             <w:tblCellMar>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:right w:w="0" w:type="dxa"/>
                             </w:tblCellMar>
                             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                           </w:tblPr>
                           <w:tblGrid>
                             <w:gridCol w:w="1565"/>
                           </w:tblGrid>
-                          <w:tr w:rsidR="00CE3079" w:rsidTr="0076370F">
+                          <w:tr w:rsidR="00CE3079" w14:paraId="7DCF378B" w14:textId="77777777" w:rsidTr="0076370F">
                             <w:trPr>
                               <w:trHeight w:val="170"/>
                             </w:trPr>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="1565" w:type="dxa"/>
                                 <w:tcBorders>
                                   <w:top w:val="nil"/>
                                   <w:left w:val="nil"/>
                                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                   <w:right w:val="nil"/>
                                 </w:tcBorders>
                                 <w:hideMark/>
                               </w:tcPr>
-                              <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
+                              <w:p w14:paraId="436466F9" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
                                 <w:pPr>
                                   <w:pStyle w:val="BriefKopffett"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:t>Entwurf</w:t>
                                 </w:r>
                               </w:p>
                             </w:tc>
                           </w:tr>
-                          <w:tr w:rsidR="00CE3079" w:rsidTr="0076370F">
+                          <w:tr w:rsidR="00CE3079" w14:paraId="480BB9A4" w14:textId="77777777" w:rsidTr="0076370F">
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="DocParam.Hidden.CreationTime"/>
                                 <w:tag w:val="DocParam.Hidden.CreationTime"/>
                                 <w:id w:val="1758841674"/>
                                 <w:dataBinding w:xpath="//DateTime[@id='DocParam.Hidden.CreationTime']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                                 <w:date w:fullDate="2015-04-10T08:31:00Z">
                                   <w:dateFormat w:val="d. MMMM yyyy"/>
                                   <w:lid w:val="de-CH"/>
                                   <w:storeMappedDataAs w:val="dateTime"/>
                                   <w:calendar w:val="gregorian"/>
                                 </w:date>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="1565" w:type="dxa"/>
                                     <w:tcBorders>
                                       <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                       <w:left w:val="nil"/>
                                       <w:bottom w:val="nil"/>
                                       <w:right w:val="nil"/>
                                     </w:tcBorders>
                                     <w:hideMark/>
                                   </w:tcPr>
-                                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
+                                  <w:p w14:paraId="1192CE94" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
                                     <w:pPr>
                                       <w:pStyle w:val="BriefKopf"/>
                                     </w:pPr>
                                     <w:r>
                                       <w:t>10. April 2015</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                               </w:sdtContent>
                             </w:sdt>
                           </w:tr>
                         </w:tbl>
-                        <w:p w:rsidR="00CE3079" w:rsidRPr="002F1C35" w:rsidRDefault="00CE3079" w:rsidP="00322C68"/>
+                        <w:p w14:paraId="04DD9310" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRPr="002F1C35" w:rsidRDefault="00CE3079" w:rsidP="00322C68"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="###DraftMode###1026" o:spid="_x0000_s1035" type="#_x0000_t202" alt="off" style="position:absolute;margin-left:32.25pt;margin-top:-1584.2pt;width:83.45pt;height:20.85pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKqKeWgwIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyzvczcX0m4TNV1tdylC&#10;Wi7Swge4ttNYOLax3Sa7iH9n7DRlgReE6IM7iWfOXM6ZrK6HTqIjt05oVePsMsWIK6qZUPsaf/60&#10;nS0xcp4oRqRWvMaP3OHr9csXq95UPNetloxbBCDKVb2pceu9qZLE0ZZ3xF1qwxVcNtp2xMOj3SfM&#10;kh7QO5nkabpIem2ZsZpy5+Dt3XiJ1xG/aTj1H5rGcY9kjaE2H08bz104k/WKVHtLTCvoqQzyD1V0&#10;RChIeoa6I56ggxV/QHWCWu104y+p7hLdNILy2AN0k6W/dfPQEsNjLzAcZ85jcv8Plr4/frRIMODu&#10;FUaKdMDRxcUFzLHx7zTjYGdpvsCIcUdhblBxmFlvXAWhDwaC/bDRA8TH/p251/SLQ0rftkTt+Y21&#10;um85YVBzFiKTZ6Ejjgsguz5kqzE5eB2BhsZ2YaCQEAE6cPd45osPHtGQMp2Xy2yOEYW7fFFclfOY&#10;glRTtLHOv+G6Q8GosQU9RHRyvHc+VEOqySUkkyqcSm+FlOPt+AYSgn+4C6kjr9/KLC/STV7Otovl&#10;1azYFvNZeZUuZ2lWbspFWpTF3fZ7SJYVVSsY4+peKD5pLCv+jsOT2kd1RJWhvsblPJ+P49ZSsFBt&#10;qM3Z/e5WWnQkQezxdxqHe+7WCQ8rJ0VX4+XZiVSBpNeKQduk8kTI0U5+LT9ODGYw/cepREoDiyOf&#10;ftgNUVHlpJSdZo/AsdVAARAJnwswWm2fMOph9Wrsvh6I5RjJtwp0EvZ0Muxk7CaDKAqhNfYYjeat&#10;H/f5YKzYt4A8KlHpG9BSIyLNQXRjFScFwjrFHk6rH/b1+XP0+vmBWv8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCqU4SD4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqDRygciGN&#10;gxCip0pVQ3ro0YmXxCJeh9hA+vc1vbTH2RnNvsnWo+3YBQdvHEmYTRNgSLXThhoJn+XrZAnMB0Va&#10;dY5Qwjd6WOf3d5lKtbtSgZd9aFgsIZ8qCW0Ifcq5r1u0yk9djxS9gxusClEODdeDusZy2/F5kghu&#10;laH4oVU9blusj/uzlbD5omJnTu/VR3EoTFmuEnoTRykfH8bNC7CAY/gLww0/okMemSp3Ju1ZJyEO&#10;CRImi5lYPgG7BYRYAat+b3PxDDzP+P8R+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;yqinloMCAADoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAqlOEg+EAAAAMAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="095232F8" id="###DraftMode###1026" o:spid="_x0000_s1035" type="#_x0000_t202" alt="off" style="position:absolute;margin-left:32.25pt;margin-top:-1584.2pt;width:83.45pt;height:20.85pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByqDUC2AEAAI0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG1Fl23UdLXsahHS&#10;wiItfIDjOIlF4jEzbpPy9YydpovghriMJh77zXtvJrubse/E0SBZcIVcLZZSGKehsq4p5LevD2+u&#10;paCgXKU6cKaQJ0PyZv/61W7wuVlDC11lUDCIo3zwhWxD8HmWkW5Nr2gB3jgu1oC9CvyJTVahGhi9&#10;77L1cnmVDYCVR9CGiE/vp6LcJ/y6Njo81TWZILpCMreQIqZYxpjtdypvUPnW6jMN9Q8semUdN71A&#10;3augxAHtX1C91QgEdVho6DOoa6tN0sBqVss/1Dy3ypukhc0hf7GJ/h+s/nx89l9QhPE9jDzAJIL8&#10;I+jvJBzctco15hYRhtaoihuvomXZ4Ck/P41WU04RpBw+QcVDVocACWissY+usE7B6DyA08V0Mwah&#10;Y8vlZnu92kihuba+evtuu0ktVD6/9kjhg4FexKSQyENN6Or4SCGyUfl8JTbrXIwOHmzXTdV4kihH&#10;lhPfMJajsFUht7FZVFBCdWINCNOO8E5z0gL+lGLg/Sgk/TgoNFJ0Hx37EJdpTnBOyjlRTvPTQgYp&#10;pvQuTEt38GiblpEnpx3csle1TTJeWJzp8syTuvN+xqX6/TvdevmL9r8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCqU4SD4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqDRygciGN&#10;gxCip0pVQ3ro0YmXxCJeh9hA+vc1vbTH2RnNvsnWo+3YBQdvHEmYTRNgSLXThhoJn+XrZAnMB0Va&#10;dY5Qwjd6WOf3d5lKtbtSgZd9aFgsIZ8qCW0Ifcq5r1u0yk9djxS9gxusClEODdeDusZy2/F5kghu&#10;laH4oVU9blusj/uzlbD5omJnTu/VR3EoTFmuEnoTRykfH8bNC7CAY/gLww0/okMemSp3Ju1ZJyEO&#10;CRImi5lYPgG7BYRYAat+b3PxDDzP+P8R+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;cqg1AtgBAACNAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAqlOEg+EAAAAMAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="0" w:type="auto"/>
                       <w:tblInd w:w="57" w:type="dxa"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="1565"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00CE3079" w:rsidTr="0076370F">
+                    <w:tr w:rsidR="00CE3079" w14:paraId="7DCF378B" w14:textId="77777777" w:rsidTr="0076370F">
                       <w:trPr>
                         <w:trHeight w:val="170"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="1565" w:type="dxa"/>
                           <w:tcBorders>
                             <w:top w:val="nil"/>
                             <w:left w:val="nil"/>
                             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:right w:val="nil"/>
                           </w:tcBorders>
                           <w:hideMark/>
                         </w:tcPr>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
+                        <w:p w14:paraId="436466F9" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
                           <w:pPr>
                             <w:pStyle w:val="BriefKopffett"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Entwurf</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00CE3079" w:rsidTr="0076370F">
+                    <w:tr w:rsidR="00CE3079" w14:paraId="480BB9A4" w14:textId="77777777" w:rsidTr="0076370F">
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="DocParam.Hidden.CreationTime"/>
                           <w:tag w:val="DocParam.Hidden.CreationTime"/>
                           <w:id w:val="1758841674"/>
                           <w:dataBinding w:xpath="//DateTime[@id='DocParam.Hidden.CreationTime']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                           <w:date w:fullDate="2015-04-10T08:31:00Z">
                             <w:dateFormat w:val="d. MMMM yyyy"/>
                             <w:lid w:val="de-CH"/>
                             <w:storeMappedDataAs w:val="dateTime"/>
                             <w:calendar w:val="gregorian"/>
                           </w:date>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="1565" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:left w:val="nil"/>
                                 <w:bottom w:val="nil"/>
                                 <w:right w:val="nil"/>
                               </w:tcBorders>
                               <w:hideMark/>
                             </w:tcPr>
-                            <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
+                            <w:p w14:paraId="1192CE94" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079">
                               <w:pPr>
                                 <w:pStyle w:val="BriefKopf"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>10. April 2015</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:sdtContent>
                       </w:sdt>
                     </w:tr>
                   </w:tbl>
-                  <w:p w:rsidR="00CE3079" w:rsidRPr="002F1C35" w:rsidRDefault="00CE3079" w:rsidP="00322C68"/>
+                  <w:p w14:paraId="04DD9310" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRPr="002F1C35" w:rsidRDefault="00CE3079" w:rsidP="00322C68"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="330B0BFF" wp14:editId="49D7F387">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="_s6" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="3F34464D" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_s6" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251710464;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZldQkNgIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLSlt2o6WrpUoS0&#10;fEiFM3JsJ7FwPMZ2m+z+esZOtxsBJ0QPlsczefPmzUw3N0OnyUk6r8CUdD7LKZGGg1CmKem3r/tX&#10;V5T4wIxgGows6YP09Gb78sWmt4VcQAtaSEcQxPiityVtQ7BFlnneyo75GVhp0FmD61hA0zWZcKxH&#10;9E5nizxfZz04YR1w6T2+3o1Ouk34dS15+FzXXgaiS4rcQjpdOqt4ZtsNKxrHbKv4mQb7BxYdUwaT&#10;XqDuWGDk6NQfUJ3iDjzUYcahy6CuFZepBqxmnv9WzaFlVqZaUBxvLzL5/wfLP52+OKIE9m5JiWEd&#10;9ui7X1PSKiFkbGmUqLe+wMiDxdgwvIUhvsdyvb0H/sMTAwepUez4jsauZaaRt85B30omkG+CySY4&#10;I6iPiFX/EQTmZccACXWoXRfRUR6CqbBvD5deySEQjo/r16s8Rw9H1/mORDNWPH1snQ/vJXQkXkrq&#10;kF0CZ6d7H8bQp5BUCWgl9krrZLim2mlHTgzHZp9+UQZE99MwbUhf0uvVYjWKMfX5KQQyjWT/AtGp&#10;gPOvVVfSq0sQK6Jq74zAD1gRmNLjHfNrgzSijFG5UcMwVMPYwZQhOisQDyisg3HecT/x0oJ7pKTH&#10;WS+p/3lkTlKiPxhszvV8uYzLkYzl6s0CDTf1VFMPMxyhShooGa+7MC7U0TrVtGkGIm8Dt9jQWiWx&#10;n1md+eM8J0HPuxcXZmqnqOd/iO0vAAAA//8DAFBLAwQUAAYACAAAACEAjqBz5dcAAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IcyCF3ETV5Sl23SRgnfd7sHjtBmb0mZSmmy3+uvN&#10;iqCXYR5vePO9fL+4Qcw0hc6zhvu1AkHceNNxq+FYvdxtQYSIbHDwTBo+KcC+uL7KMTP+zG80H2Ir&#10;UgiHDDXYGMdMytBYchjWfiRO3oefHMYkp1aaCc8p3A1yo9STdNhx+mBxpNJS0x9OTsNt/1D15tE2&#10;r8dtXc1lWW3e/ZfWN6vleQci0hL/juGCn9ChSEy1P7EJYtCQisSfefGUSrL+XWSRy//0xTcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGZXUJDYCAABpBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjqBz5dcAAAAFAQAADwAAAAAAAAAAAAAAAACQ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
+            <v:shape w14:anchorId="330B0BFF" id="_s6" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251710464;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE+2TqHwIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq414hRdugwD&#10;uguQ7QNkWbaFyaJGKbGzrx8lp2nWYS/D/CCIIn14eEiubofOsINCr8EWfDaZcqashErbpuDfvm5f&#10;XXPmg7CVMGBVwY/K89v1yxer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUJWcN2IlAJjZZhaIn&#10;9M5k8+n0KusBK4cglff0ej86+Trh17WS4XNdexWYKThxC+nEdJbxzNYrkTcoXKvliYb4Bxad0JaS&#10;nqHuRRBsj/oPqE5LBA91mEjoMqhrLVWqgaqZTZ9Vs2uFU6kWEse7s0z+/8HKT4ed+4IsDG9hoAam&#10;Irx7APndMws7ZUjC+E7GphW2UXeI0LdKVMRiFvXLeufzE07U3ec+Ipb9R6io42IfIKEONXZRIiqa&#10;USrqxvHcATUEJunx6vVyOiWPJNfpHjOI/PFnhz68V9CxeCk4ErsELg4PPoyhjyExlwejq602JhnY&#10;lBuD7CBoGLbpS/yfhRnL+oLfLOfLUYy/QhDTSHbM+lumTgeaaqO7gl+fg0QeVXtnK/pB5EFoM96p&#10;OmNPMkblRg3DUA5MV6RxyhBlLaE6krAI4xTT1tGlBfzJWU8TXHD/Yy9QcWY+WGrOzWyxiCOfjMXy&#10;zZwMvPSUlx5hJUEVPHA2XjdhXJO9Q920lGmcDQt31NBaJ7GfWJ3405Smdp02Kq7BpZ2invZ+/QsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQ&#10;he+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB&#10;3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzG&#10;JKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47h&#10;gp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAET7ZOofAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="3F34464D" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CA65D3A" wp14:editId="15537C73">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Text Box 698" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="01B27E6A" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 698" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251713536;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOjzaULwIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkqwx4hRdug4D&#10;uguQ7gNkSY6FSaImKbGzry8lp1mwvQ3zgyGK5NHhIbm+HYwmR+mDAlvT6aSkRFoOQtl9Tb8/Pby5&#10;oSREZgXTYGVNTzLQ283rV+veVXIGHWghPUEQG6re1bSL0VVFEXgnDQsTcNKiswVvWETT7wvhWY/o&#10;RhezslwWPXjhPHAZAt7ej066yfhtK3n82rZBRqJritxi/vv8b9K/2KxZtffMdYqfabB/YGGYsvjo&#10;BeqeRUYOXv0FZRT3EKCNEw6mgLZVXOYasJpp+Uc1u445mWtBcYK7yBT+Hyz/cvzmiRLYuwUllhns&#10;0ZMcInkPA1musHudEkKm3iatehcqTNk5TIoDxqT7VHdwj8B/BGJhJzWqnu7R2HbM7uWd99B3kgkk&#10;nmGKK5wRNCTEpv8MAgmwQ4SMOrTeJHTUieBT2MDTpWmJJMfL5dtFWaKHo+t8RqIFq16SnQ/xowRD&#10;0qGmHtllcHZ8DHEMfQlJb2lL+pquFrPFWBhoJR6U1rlKv2+22pMjS+OUv6QKPhauw4yKONRamZre&#10;XIJYlRT4YAUmsCoypcczJmuLGEmSpMKoRxyaYWzLRfcGxAlF8jAOMS4dHjrwvyjpcYBrGn4emJeU&#10;6E8WhV5N5/M08dmYL97N0PDXnubawyxHqJpGSsbjNo5bcnBe7bvcz8Tbwh02p1VZuER5ZHXmj0Oa&#10;1TgvVNqCaztH/V77zTMAAAD//wMAUEsDBBQABgAIAAAAIQC0nsmt2AAAAAUBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BSwMxEIXvgv8hjOBFbKKi2HWzxRYEwZNVCr2lybhZ3UyWzbSN/npTEfQyzOMN&#10;b75Xz3LoxQ7H1EXScDFRIJBsdB21Gl5fHs5vQSQ25EwfCTV8YoJZc3xUm8rFPT3jbsmtKCGUKqPB&#10;Mw+VlMl6DCZN4oBUvLc4BsNFjq10o9mX8NDLS6VuZDAdlQ/eDLjwaD+W26DhyuXrlf16mue18/N3&#10;+zg9Wy1Y69OTfH8HgjHz3zEc8As6NIVpE7fkkug1lCL8Mw+eUkVufhfZ1PI/ffMNAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAzo82lC8CAAA+BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAtJ7JrdgAAAAFAQAADwAAAAAAAAAAAAAAAACJBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" filled="f">
+            <v:shape w14:anchorId="7CA65D3A" id="Text Box 698" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251713536;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuA29kEwIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdug4D&#10;uguQ7QNkWbaFyaJGKbGzry8lp2mwvQ3zg0CK9CF5eLS+HXvDDgq9Blvy+SznTFkJtbZtyX98f3hz&#10;zZkPwtbCgFUlPyrPbzevX60HV6gFdGBqhYxArC8GV/IuBFdkmZed6oWfgVOWgg1gLwK52GY1ioHQ&#10;e5Mt8vwqGwBrhyCV93R7PwX5JuE3jZLha9N4FZgpOfUW0onprOKZbdaiaFG4TstTG+IfuuiFtlT0&#10;DHUvgmB71H9B9VoieGjCTEKfQdNoqdIMNM08/2OaXSecSrMQOd6dafL/D1Z+OezcN2RhfA8jLTAN&#10;4d0jyJ+eWdgpQxTGe3K2nbCtukOEoVOipi7mkb9scL444UTefeEjYjV8hpo2LvYBEurYYB8poqEZ&#10;laJtHM8bUGNgki6v3q7ynCKSQic7VhDF888OffiooGfRKDlSdwlcHB59mFKfU2ItY9lQ8pvVYjUN&#10;BkbXD9qYGPPYVluD7CCiNtKXxqHIZVqvAynU6L7k1+ckUUQGPtg66ScIbSabOjX2RElkYeIjjNXI&#10;dE18JcIiRRXURyIJYVIkvSAyOsDfnA2kxpL7X3uBijPzyRLRN/PlMso3OcvVuwU5eBmpLiPCSoIq&#10;eeBsMrdhkvzeoW47qjTt2cIdLafRibiXrk79k+IS9afXESV96aeslze8eQIAAP//AwBQSwMEFAAG&#10;AAgAAAAhALSeya3YAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4EVsoqLY&#10;dbPFFgTBk1UKvaXJuFndTJbNtI3+elMR9DLM4w1vvlfPcujFDsfURdJwMVEgkGx0HbUaXl8ezm9B&#10;JDbkTB8JNXxigllzfFSbysU9PeNuya0oIZQqo8EzD5WUyXoMJk3igFS8tzgGw0WOrXSj2Zfw0MtL&#10;pW5kMB2VD94MuPBoP5bboOHK5euV/Xqa57Xz83f7OD1bLVjr05N8fweCMfPfMRzwCzo0hWkTt+SS&#10;6DWUIvwzD55SRW5+F9nU8j998w0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuA29kEwIA&#10;AAsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0nsmt&#10;2AAAAAUBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="01B27E6A" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ED9FD5A" wp14:editId="4BD93AAA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="16" name="_s7" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="4F67F508" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_s7" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251711488;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArIULvNwIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLSdnejpqulSxHS&#10;8iEVzsixncbC8RjbbdL99YydtkTACdGDNeOZPL95M9PVfd9qcpTOKzAlnU5ySqThIJTZl/Trl+2r&#10;W0p8YEYwDUaW9CQ9vV+/fLHqbCFn0IAW0hEEMb7obEmbEGyRZZ43smV+AlYaDNbgWhbQdftMONYh&#10;equzWZ4vsw6csA649B5vH4cgXSf8upY8fKprLwPRJUVuIZ0unVU8s/WKFXvHbKP4mQb7BxYtUwYf&#10;vUI9ssDIwak/oFrFHXiow4RDm0FdKy5TDVjNNP+tml3DrEy1oDjeXmXy/w+Wfzx+dkQJ7N2SEsNa&#10;7NE3f0NJo4SQsaVRos76AjN3FnND/wb6eB/L9fYJ+HdPDOykRrHjPTqbhpm9fHAOukYygXwTTDbC&#10;GUB9RKy6DyDwXXYIkFD72rURHeUh+BT27XTtlewD4Xi5fL3Ic4xwDJ1tJJqx4vKxdT68k9CSaJTU&#10;IbsEzo5PPgypl5RUCWgltkrr5Lh9tdGOHBmOzTb9ogyI7sdp2pCupHeL2WIQYxzzYwhkGsn+BaJV&#10;Aedfq7akt9ckVkTV3hqBH7AiMKUHG9/XBmlEGaNyg4ahr/qhg7NLryoQJxTWwTDvuJ9oNOCeKelw&#10;1kvqfxyYk5To9wabczedz+NyJGe+uJmh48aRahxhhiNUSQMlg7kJw0IdrFP7Js1A5G3gARtaqyR2&#10;pDywOvPHeU6CnncvLszYT1m//iHWPwEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rr&#10;zYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9i&#10;K1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebR&#10;Nq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACshQu83AgAAaQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAA&#10;kQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;">
+            <v:shape w14:anchorId="3ED9FD5A" id="_s7" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251711488;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFYP/oIAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq414hRdugwD&#10;uguQ7QNkWbaFyaJGKbGzrx8lp2nWYS/D/CCIIn14eEiubofOsINCr8EWfDaZcqashErbpuDfvm5f&#10;XXPmg7CVMGBVwY/K89v1yxer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUJWcN2IlAJjZZhaIn&#10;9M5k8+n0KusBK4cglff0ej86+Trh17WS4XNdexWYKThxC+nEdJbxzNYrkTcoXKvliYb4Bxad0JaS&#10;nqHuRRBsj/oPqE5LBA91mEjoMqhrLVWqgaqZTZ9Vs2uFU6kWEse7s0z+/8HKT4ed+4IsDG9hoAam&#10;Irx7APndMws7ZUjC+E7GphW2UXeI0LdKVMRiFvXLeufzE07U3ec+Ipb9R6io42IfIKEONXZRIiqa&#10;USrqxvHcATUEJunx6vVyOiWPJNfpHjOI/PFnhz68V9CxeCk4ErsELg4PPoyhjyExlwejq602JhnY&#10;lBuD7CBoGLbpS/yfhRnL+oLfLOfLUYy/QhDTSHbM+lumTgeaaqO7gl+fg0QeVXtnK/pB5EFoM96p&#10;OmNPMkblRg3DUA5MV6TxPGaIspZQHUlYhHGKaevo0gL+5KynCS64/7EXqDgzHyw152a2WMSRT8Zi&#10;+WZOBl56ykuPsJKgCh44G6+bMK7J3qFuWso0zoaFO2porZPYT6xO/GlKU7tOGxXX4NJOUU97v/4F&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8Qw&#10;EIXvgv8hzIIXcRNXlKXbdJGCd93uweO0GZvSZlKabLf6682KoJdhHm948718v7hBzDSFzrOG+7UC&#10;Qdx403Gr4Vi93G1BhIhscPBMGj4pwL64vsoxM/7MbzQfYitSCIcMNdgYx0zK0FhyGNZ+JE7eh58c&#10;xiSnVpoJzyncDXKj1JN02HH6YHGk0lLTH05Ow23/UPXm0Tavx21dzWVZbd79l9Y3q+V5ByLSEv+O&#10;4YKf0KFITLU/sQli0JCKxJ958ZRKsv5dZJHL//TFNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBFYP/oIAIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="4F67F508" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67AC64D8" wp14:editId="5BA5B18C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>344805</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>269875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1165860" cy="1115695"/>
               <wp:effectExtent l="1905" t="3175" r="3810" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="17" name="Text Box 702"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1165860" cy="1115695"/>
                       </a:xfrm>
@@ -6607,61 +6632,61 @@
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:alias w:val="Profile.Org.HeaderLogoShort"/>
                             <w:id w:val="1758841675"/>
                             <w:dataBinding w:xpath="/ooImg/Profile.Org.HeaderLogoShort" w:storeItemID="{9CAC4023-A7EF-4B58-A2CA-42B9978C3800}"/>
                             <w:picture/>
                           </w:sdtPr>
                           <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="00F90A2A">
+                            <w:p w14:paraId="6BB9A575" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="00F90A2A">
                               <w:pPr>
                                 <w:pStyle w:val="Neutral"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                   <w:lang w:eastAsia="de-CH"/>
                                 </w:rPr>
                                 <w:drawing>
-                                  <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AA39DFD" wp14:editId="71F0DCB5">
                                     <wp:extent cx="1116563" cy="1079954"/>
                                     <wp:effectExtent l="19050" t="0" r="7387" b="0"/>
                                     <wp:docPr id="23" name="Picture 1"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="0" name="Picture 1"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
                                             <a:blip r:embed="rId1"/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="1116563" cy="1079954"/>
@@ -6683,219 +6708,219 @@
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 702" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:27.15pt;margin-top:21.25pt;width:91.8pt;height:87.85pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC80G4NdQIAANcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5OU9JJo09VeKEJa&#10;LtIuH+DaTmPh2MZ2myyIf2dsN2WBF4TogzvJjM9czplcXo29REdundCqwcVFjhFXVDOh9g3+9Lid&#10;rTFynihGpFa8wU/c4avNyxeXg6n5XHdaMm4RgChXD6bBnfemzjJHO94Td6ENV+Bste2Jh0e7z5gl&#10;A6D3Mpvn+TIbtGXGasqdg7d3yYk3Eb9tOfUf2tZxj2SDoTYfTxvPXTizzSWp95aYTtBTGeQfquiJ&#10;UJD0DHVHPEEHK/6A6gW12unWX1DdZ7ptBeWxB+imyH/r5qEjhsdeYDjOnMfk/h8sfX/8aJFgwN0K&#10;I0V64OiRjx7d6BGt8nkY0GBcDXEPBiL9CA4Ijs06c6/pZ4eUvu2I2vNra/XQccKgwCLczJ5dTTgu&#10;gOyGd5pBInLwOgKNre3D9GAeCNCBqKczOaEYGlIWy8V6CS4KvqIoFstqEXOQerpurPNvuO5RMBps&#10;gf0IT473zodySD2FhGxShVPprZAyedMbyAjxwRdyRxa/VcW8zG/m1Wy7XK9m5bZczKpVvp7lRXVT&#10;LfOyKu+230Oyoqw7wRhX90LxSVFF+XeMnbSdtBA1hYYGV4v5Is1bS8FCtaE2Z/e7W2nRkQRpx99p&#10;HO55WC88LJgUfYPX5yBSB5ZeKwZtk9oTIZOd/Vp+nBjMYPqPU4mcBhoToX7cjUk/ryat7DR7Apat&#10;Bg6AL/g6gNFp+xWjATatwe7LgViOkXyrQClhLSfDTsZuMoiicLXBHqNk3vq0vgdjxb4D5KRFpa9B&#10;Ta2IPAfZpSpOGoTtiU2cNj2s5/PnGPXze7T5AQAA//8DAFBLAwQUAAYACAAAACEAXEmR2eAAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGn6Q9tGqeqEJyQUNNw4Ogk28Rq&#10;vA6x24a3ZznBbVYzmvk23Y22E1ccvHGkYDaNQCBVrjbUKPgoXh/XIHzQVOvOESr4Rg+77P4u1Unt&#10;bpTj9RgawSXkE62gDaFPpPRVi1b7qeuR2Du5werA59DIetA3LredjKNoJa02xAut7vG5xep8vFgF&#10;+0/KX8zXe3nIT7kpik1Eb6uzUg+Tcb8FEXAMf2H4xWd0yJipdBeqvegULBdzTipYxEsQ7Mfzpw2I&#10;ksVsHYPMUvn/g+wHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvNBuDXUCAADXBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXEmR2eAAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="67AC64D8" id="Text Box 702" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:27.15pt;margin-top:21.25pt;width:91.8pt;height:87.85pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2++2e1wEAAI8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNM2iVkvUdLXsahHS&#10;AistfMDEcRKLxGPGbpPy9YydpovghriMJh77zXtvJrubaejFUZM3aEuZr9ZSaKuwNrYt5bevD2+u&#10;pfABbA09Wl3Kk/byZv/61W50hb7CDvtak2AQ64vRlbILwRVZ5lWnB/ArdNpysUEaIPAntVlNMDL6&#10;0GdX6/U2G5FqR6i093x6PxflPuE3jVbhS9N4HURfSuYWUqQUqxiz/Q6KlsB1Rp1pwD+wGMBYbnqB&#10;uocA4kDmL6jBKEKPTVgpHDJsGqN00sBq8vUfap47cDppYXO8u9jk/x+s+nx8dk8kwvQeJx5gEuHd&#10;I6rvXli868C2+pYIx05DzY3zaFk2Ol+cn0arfeEjSDV+wpqHDIeACWhqaIiusE7B6DyA08V0PQWh&#10;Yst8u7necklxLc/zzfbdJvWAYnnuyIcPGgcRk1ISTzXBw/HRh0gHiuVK7NbbGC0+mL6fq/EkcY40&#10;Z8JhqiZham75NnaLGiqsT6yCcN4S3mpOOqSfUoy8IaX0Pw5AWor+o2Un4jotCS1JtSRgFT8tZZBi&#10;Tu/CvHYHR6btGHn22uItu9WYpOOFxZkvTz3JO29oXKvfv9Otl/9o/wsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFxJkdngAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbhRp+kPbRqn&#10;qhCckFDTcODoJNvEarwOsduGt2c5wW1WM5r5Nt2NthNXHLxxpGA2jUAgVa421Cj4KF4f1yB80FTr&#10;zhEq+EYPu+z+LtVJ7W6U4/UYGsEl5BOtoA2hT6T0VYtW+6nrkdg7ucHqwOfQyHrQNy63nYyjaCWt&#10;NsQLre7xucXqfLxYBftPyl/M13t5yE+5KYpNRG+rs1IPk3G/BRFwDH9h+MVndMiYqXQXqr3oFCwX&#10;c04qWMRLEOzH86cNiJLFbB2DzFL5/4PsBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPb7&#10;7Z7XAQAAjwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFxJkdngAAAACQEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:alias w:val="Profile.Org.HeaderLogoShort"/>
                       <w:id w:val="1758841675"/>
                       <w:dataBinding w:xpath="/ooImg/Profile.Org.HeaderLogoShort" w:storeItemID="{9CAC4023-A7EF-4B58-A2CA-42B9978C3800}"/>
                       <w:picture/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="00F90A2A">
+                      <w:p w14:paraId="6BB9A575" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="00F90A2A">
                         <w:pPr>
                           <w:pStyle w:val="Neutral"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                             <w:lang w:eastAsia="de-CH"/>
                           </w:rPr>
                           <w:drawing>
-                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AA39DFD" wp14:editId="71F0DCB5">
                               <wp:extent cx="1116563" cy="1079954"/>
                               <wp:effectExtent l="19050" t="0" r="7387" b="0"/>
                               <wp:docPr id="23" name="Picture 1"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="0" name="Picture 1"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
-                                      <a:blip r:embed="rId2"/>
+                                      <a:blip r:embed="rId1"/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="1116563" cy="1079954"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln w="9525">
                                         <a:noFill/>
                                         <a:miter lim="800000"/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E992418" wp14:editId="540A9D8F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="20" name="_s8" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                        <w:p w14:paraId="39A461B7" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_s8" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251712512;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgov7dNgIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLSLrtR09XSpQhp&#10;+ZAKZ+TYTmLheIztNim/nrHTlgg4IXqwZjyT5zdvZrq+HzpNjtJ5Baak81lOiTQchDJNSb983r24&#10;pcQHZgTTYGRJT9LT+83zZ+veFnIBLWghHUEQ44velrQNwRZZ5nkrO+ZnYKXBYA2uYwFd12TCsR7R&#10;O50t8vwm68EJ64BL7/H2cQzSTcKva8nDx7r2MhBdUuQW0unSWcUz26xZ0ThmW8XPNNg/sOiYMvjo&#10;FeqRBUYOTv0B1SnuwEMdZhy6DOpacZlqwGrm+W/V7FtmZaoFxfH2KpP/f7D8w/GTI0qUdIHyGNZh&#10;j756bFqrhJCxpVGi3voCM/cWc8PwGoZ4H8v19gn4N08M7KVGseM9OtuWmUY+OAd9K5lAvgkmm+CM&#10;oD4iVv17EPguOwRIqEPtuoiO8hB8Comdrr2SQyAcL29ervIcIxxDZxuJZqy4fGydD28ldCQaJXXI&#10;LoGz45MPY+olJVUCWomd0jo5rqm22pEjw7HZpV+UAdH9NE0b0pf0brVYjWJMY34KgUwj2b9AdCrg&#10;/GvVlfT2msSKqNobI/ADVgSm9Gjj+9ogjShjVG7UMAzVkDo4X156VYE4obAOxnnH/USjBfeDkh5n&#10;vaT++4E5SYl+Z7A5d/PlMi5HcparV3EU3DRSTSPMcIQqaaBkNLdhXKiDdapp0wxE3gYesKG1SmJH&#10;yiOrM3+c5yToeffiwkz9lPXrH2LzEwAA//8DAFBLAwQUAAYACAAAACEAjqBz5dcAAAAFAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IcyCF3ETV5Sl23SRgnfd7sHjtBmb0mZSmmy3+uvN&#10;iqCXYR5vePO9fL+4Qcw0hc6zhvu1AkHceNNxq+FYvdxtQYSIbHDwTBo+KcC+uL7KMTP+zG80H2Ir&#10;UgiHDDXYGMdMytBYchjWfiRO3oefHMYkp1aaCc8p3A1yo9STdNhx+mBxpNJS0x9OTsNt/1D15tE2&#10;r8dtXc1lWW3e/ZfWN6vleQci0hL/juGCn9ChSEy1P7EJYtCQisSfefGUSrL+XWSRy//0xTcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4KL+3TYCAABpBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjqBz5dcAAAAFAQAADwAAAAAAAAAAAAAAAACQ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;">
+            <v:shape w14:anchorId="7E992418" id="_s8" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251712512;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGzVPvIAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkq414hRdugwD&#10;uguQ7QNkWbaFyaJGKbGzrx8lp2nWYS/D/CCIIn14eEiubofOsINCr8EWfDaZcqashErbpuDfvm5f&#10;XXPmg7CVMGBVwY/K89v1yxer3uVqDi2YSiEjEOvz3hW8DcHlWeZlqzrhJ+CUJWcN2IlAJjZZhaIn&#10;9M5k8+n0KusBK4cglff0ej86+Trh17WS4XNdexWYKThxC+nEdJbxzNYrkTcoXKvliYb4Bxad0JaS&#10;nqHuRRBsj/oPqE5LBA91mEjoMqhrLVWqgaqZTZ9Vs2uFU6kWEse7s0z+/8HKT4ed+4IsDG9hoAam&#10;Irx7APndMws7ZUjC+E7GphW2UXeI0LdKVMRiFvXLeufzE07U3ec+Ipb9R6io42IfIKEONXZRIiqa&#10;USrqxvHcATUEJunx6vVyOiWPJNfpHjOI/PFnhz68V9CxeCk4ErsELg4PPoyhjyExlwejq602JhnY&#10;lBuD7CBoGLbpS/yfhRnL+oLfLOfLUYy/QhDTSHbM+lumTgeaaqO7gl+fg0QeVXtnK/pB5EFoM96p&#10;OmNPMkblRg3DUA5MV6TxImaIspZQHUlYhHGKaevo0gL+5KynCS64/7EXqDgzHyw152a2WMSRT8Zi&#10;+WZOBl56ykuPsJKgCh44G6+bMK7J3qFuWso0zoaFO2porZPYT6xO/GlKU7tOGxXX4NJOUU97v/4F&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8Qw&#10;EIXvgv8hzIIXcRNXlKXbdJGCd93uweO0GZvSZlKabLf6682KoJdhHm948718v7hBzDSFzrOG+7UC&#10;Qdx403Gr4Vi93G1BhIhscPBMGj4pwL64vsoxM/7MbzQfYitSCIcMNdgYx0zK0FhyGNZ+JE7eh58c&#10;xiSnVpoJzyncDXKj1JN02HH6YHGk0lLTH05Ow23/UPXm0Tavx21dzWVZbd79l9Y3q+V5ByLSEv+O&#10;4YKf0KFITLU/sQli0JCKxJ958ZRKsv5dZJHL//TFNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBGzVPvIAIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCOoHPl1wAAAAUBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <o:lock v:ext="edit" selection="t"/>
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
+                  <w:p w14:paraId="39A461B7" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="364B6612" wp14:editId="05978254">
               <wp:extent cx="5383530" cy="2381885"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="22" name="Text Box 703"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5383530" cy="2155825"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
@@ -6911,185 +6936,188 @@
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:tbl>
                           <w:tblPr>
                             <w:tblW w:w="8505" w:type="dxa"/>
                             <w:tblLayout w:type="fixed"/>
                             <w:tblCellMar>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:right w:w="0" w:type="dxa"/>
                             </w:tblCellMar>
                             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                           </w:tblPr>
                           <w:tblGrid>
                             <w:gridCol w:w="8505"/>
                           </w:tblGrid>
-                          <w:tr w:rsidR="00FA2BDD" w:rsidTr="00D87C04">
+                          <w:tr w:rsidR="00FA2BDD" w14:paraId="35DAFBAF" w14:textId="77777777" w:rsidTr="00D87C04">
                             <w:trPr>
                               <w:trHeight w:val="1168"/>
                             </w:trPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:alias w:val="CustomElements.Header.Formular.Basis.Script1"/>
                                 <w:id w:val="1758841676"/>
                                 <w:dataBinding w:xpath="//Text[@id='CustomElements.Header.Formular.Basis.Script1']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                                 <w:text w:multiLine="1"/>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="8505" w:type="dxa"/>
                                     <w:vAlign w:val="bottom"/>
                                   </w:tcPr>
-                                  <w:p w:rsidR="00FA2BDD" w:rsidRPr="0085033C" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                                  <w:p w14:paraId="6DCEE959" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRPr="0085033C" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                                     <w:pPr>
                                       <w:pStyle w:val="BriefKopf"/>
                                     </w:pPr>
                                     <w:r>
                                       <w:rPr>
                                         <w:lang w:val="de-DE"/>
                                       </w:rPr>
                                       <w:t>Kanton Zürich</w:t>
                                     </w:r>
                                     <w:r>
                                       <w:rPr>
                                         <w:lang w:val="de-DE"/>
                                       </w:rPr>
                                       <w:br/>
                                       <w:t>Bildungsdirektion</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                               </w:sdtContent>
                             </w:sdt>
                           </w:tr>
-                          <w:tr w:rsidR="00FA2BDD" w:rsidTr="00D87C04">
+                          <w:tr w:rsidR="00FA2BDD" w14:paraId="7F3EE417" w14:textId="77777777" w:rsidTr="00D87C04">
                             <w:trPr>
                               <w:trHeight w:val="227"/>
                             </w:trPr>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="8505" w:type="dxa"/>
                               </w:tcPr>
-                              <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                              <w:p w14:paraId="2CF64842" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                                 <w:pPr>
                                   <w:pStyle w:val="BriefKopffett"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:t>Mittelschul- und Berufsbildungsamt</w:t>
                                 </w:r>
                               </w:p>
                             </w:tc>
                           </w:tr>
-                          <w:tr w:rsidR="00FA2BDD" w:rsidTr="00D87C04">
+                          <w:tr w:rsidR="00FA2BDD" w14:paraId="228680DA" w14:textId="77777777" w:rsidTr="00D87C04">
                             <w:trPr>
                               <w:trHeight w:val="1254"/>
                             </w:trPr>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="8505" w:type="dxa"/>
                               </w:tcPr>
-                              <w:p w:rsidR="00FA2BDD" w:rsidRDefault="000B0F90" w:rsidP="00FA2BDD">
+                              <w:p w14:paraId="2AC13793" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="009F0ED8" w:rsidP="00FA2BDD">
                                 <w:pPr>
                                   <w:pStyle w:val="BriefKopf"/>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:alias w:val="CustomElements.Header.Formular.Basis.Script3"/>
                                     <w:id w:val="1758841678"/>
                                     <w:dataBinding w:xpath="//Text[@id='CustomElements.Header.Formular.Basis.Script3']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                                     <w:text w:multiLine="1"/>
                                   </w:sdtPr>
                                   <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:r w:rsidR="00FA2BDD">
                                       <w:t>Prüfungskommission 76</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00FA2BDD">
                                       <w:br/>
                                       <w:t>Berufe Betreuung, Gesundheit und Hauswirtschaft</w:t>
                                     </w:r>
                                     <w:r w:rsidR="00FA2BDD">
                                       <w:br/>
                                     </w:r>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:p>
-                              <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                              <w:p w14:paraId="517DC78F" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                                 <w:pPr>
                                   <w:pStyle w:val="BriefKopf"/>
                                 </w:pPr>
                               </w:p>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:alias w:val="CustomElements.Header.Formular.Basis2.Script3"/>
                                   <w:id w:val="542476477"/>
                                   <w:dataBinding w:xpath="//Text[@id='CustomElements.Header.Formular.Basis2.Script3']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                                   <w:text w:multiLine="1"/>
                                 </w:sdtPr>
                                 <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                                  <w:p w14:paraId="615DABE3" w14:textId="677616AC" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                                     <w:pPr>
                                       <w:pStyle w:val="BriefKopf"/>
                                     </w:pPr>
                                     <w:r>
                                       <w:t>Kontakt: Karin Büchi, Aktuarin, Birkenweg 5, 8522 Häuslenen</w:t>
                                     </w:r>
                                     <w:r>
                                       <w:br/>
-                                      <w:t>Telefon 052 721 81 71, prueko76@hotmail.com</w:t>
+                                      <w:t xml:space="preserve">Telefon 052 721 81 71, </w:t>
+                                    </w:r>
+                                    <w:r w:rsidR="001077A4">
+                                      <w:t>karin.buechi.richner@mba.zh.ch</w:t>
                                     </w:r>
                                     <w:r>
                                       <w:br/>
                                     </w:r>
                                     <w:r>
                                       <w:br/>
                                     </w:r>
                                   </w:p>
                                 </w:sdtContent>
                               </w:sdt>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:alias w:val="NumPages"/>
                                   <w:tag w:val="1785426152"/>
                                   <w:id w:val="1785426152"/>
                                 </w:sdtPr>
                                 <w:sdtEndPr/>
                                 <w:sdtContent>
-                                  <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                                  <w:p w14:paraId="619815BB" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                                     <w:pPr>
                                       <w:pStyle w:val="BriefKopf"/>
                                     </w:pPr>
                                     <w:r>
                                       <w:fldChar w:fldCharType="begin"/>
                                     </w:r>
                                     <w:r>
                                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                                     </w:r>
                                     <w:r>
                                       <w:fldChar w:fldCharType="separate"/>
                                     </w:r>
                                     <w:r w:rsidR="000B0F90">
                                       <w:rPr>
                                         <w:noProof/>
                                       </w:rPr>
                                       <w:t>1</w:t>
                                     </w:r>
                                     <w:r>
                                       <w:rPr>
                                         <w:noProof/>
                                       </w:rPr>
                                       <w:fldChar w:fldCharType="end"/>
                                     </w:r>
                                     <w:r>
@@ -7109,229 +7137,232 @@
                                     </w:r>
                                     <w:r w:rsidR="000213EE">
                                       <w:rPr>
                                         <w:noProof/>
                                       </w:rPr>
                                       <w:fldChar w:fldCharType="separate"/>
                                     </w:r>
                                     <w:r w:rsidR="000B0F90">
                                       <w:rPr>
                                         <w:noProof/>
                                       </w:rPr>
                                       <w:t>1</w:t>
                                     </w:r>
                                     <w:r w:rsidR="000213EE">
                                       <w:rPr>
                                         <w:noProof/>
                                       </w:rPr>
                                       <w:fldChar w:fldCharType="end"/>
                                     </w:r>
                                   </w:p>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:tc>
                           </w:tr>
                         </w:tbl>
-                        <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                        <w:p w14:paraId="1D09DD7A" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                           <w:pPr>
                             <w:pStyle w:val="BriefKopf"/>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                        <w:p w14:paraId="1E82403A" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                           <w:pPr>
                             <w:pStyle w:val="BriefKopf"/>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="0079799C">
+                        <w:p w14:paraId="05E6BFAD" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="0079799C">
                           <w:pPr>
                             <w:pStyle w:val="BriefKopf"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 703" o:spid="_x0000_s1041" type="#_x0000_t202" style="width:423.9pt;height:187.55pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFkkprsgIAALUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLIAFUUrUhTJO6&#10;F6ndD3DABGtgM9sJ6ab9951NSJNWk6ZtfLAO+/zcPXeP7/rm0LVoT6VigmfYv/IworwUFePbDH95&#10;LJwYI6UJr0grOM3wE1X4Zvn2zfXQpzQQjWgrKhGAcJUOfYYbrfvUdVXZ0I6oK9FTDoe1kB3R8Cu3&#10;biXJAOhd6waeN3cHIateipIqBbv5eIiXFr+uaak/1bWiGrUZhty0XaVdN2Z1l9ck3UrSN6w8pkH+&#10;IouOMA5BT1A50QTtJHsF1bFSCiVqfVWKzhV1zUpqOQAb33vB5qEhPbVcoDiqP5VJ/T/Y8uP+s0Ss&#10;ynAQYMRJBz16pAeN7sQBLbyZKdDQqxT8Hnrw1Ac4gEZbsqq/F+VXhbhYNYRv6a2UYmgoqSBB39x0&#10;z66OOMqAbIYPooJAZKeFBTrUsjPVg3ogQIdGPZ2aY5IpYTOaxbNoBkclnAV+FMVBZGOQdLreS6Xf&#10;UdEhY2RYQvctPNnfK23SIenkYqJxUbC2tQpo+cUGOI47EByumjOThm3oj8RL1vE6Dp0wmK+d0Mtz&#10;57ZYhc688BdRPstXq9z/aeL6YdqwqqLchJnE5Yd/1ryjzEdZnOSlRMsqA2dSUnK7WbUS7QmIu7Df&#10;sSBnbu5lGrYIwOUFJT8IvbsgcYp5vHDCIoycZOHFjucnd8ncC5MwLy4p3TNO/50SGjKcRNBHS+e3&#10;3Dz7veZG0o5pGB8t6zIcn5xIajS45pVtrSasHe2zUpj0n0sB7Z4abRVrRDrKVR82B/s6fKs1I+eN&#10;qJ5Aw1KAwkCNMPvAaIT8jtEAcyTD6tuOSIpR+57DOzBDZzLkZGwmg/ASrmZYYzSaKz0Op10v2bYB&#10;5Oml3cJbKZhV8XMWxxcGs8GSOc4xM3zO/63X87Rd/gIAAP//AwBQSwMEFAAGAAgAAAAhAKx4nW7b&#10;AAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbgg6rjQH0KcCiG4cKPlws2N&#10;lySqvY5iNwl9ehYucBlpNauZb4rt5J0YsI9tIA1qnoFAqoJtqdbwvn+52YCIyZA1LhBq+MII2/Ly&#10;ojC5DSO94bBLteAQirnR0KTU5VLGqkFv4jx0SOx9ht6bxGdfS9ubkcO9k4ssW0lvWuKGxnT41GB1&#10;3J28htX03F2/3uNiPFduoI+zUgmV1lez6fEBRMIp/T3DDz6jQ8lMh3AiG4XTwEPSr7K3uVvzjIOG&#10;2/VSgSwL+Z++/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFkkprsgIAALUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCseJ1u2wAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAAAwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="364B6612" id="Text Box 703" o:spid="_x0000_s1041" type="#_x0000_t202" style="width:423.9pt;height:187.55pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7MD9N2gEAAJoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgXeAiMOEXXIsOA&#10;7gK0+wBalmNhtqhRSuzs60cpcbq1b8NeBJqUDs85pDc3Y9+JoyZv0JZyMZtLoa3C2th9Kb8/7d6t&#10;pfABbA0dWl3Kk/byZvv2zWZwhV5ii12tSTCI9cXgStmG4Ios86rVPfgZOm252CD1EPiT9llNMDB6&#10;32XL+fx9NiDVjlBp7zl7fy7KbcJvGq3C16bxOoiulMwtpJPSWcUz226g2BO41qgLDfgHFj0Yy02v&#10;UPcQQBzIvILqjSL02ISZwj7DpjFKJw2sZjF/oeaxBaeTFjbHu6tN/v/Bqi/HR/eNRBg/4MgDTCK8&#10;e0D1wwuLdy3Yvb4lwqHVUHPjRbQsG5wvLk+j1b7wEaQaPmPNQ4ZDwAQ0NtRHV1inYHQewOlquh6D&#10;UJzMV+tVvuKS4tpykefrZZ56QDE9d+TDR429iEEpiaea4OH44EOkA8V0JXazuDNdlybb2b8SfDFm&#10;Ev3I+Mw9jNUoTM3aUuMop8L6xIIIzwvDC85Bi/RLioGXpZT+5wFIS9F9smxK3KwpoCmopgCs4qel&#10;DFKcw7tw3sCDI7NvGXmy/ZaN25kk6ZnFhS8vQFJ6Wda4YX9+p1vPv9T2NwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKx4nW7bAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbgg6rjQ&#10;H0KcCiG4cKPlws2NlySqvY5iNwl9ehYucBlpNauZb4rt5J0YsI9tIA1qnoFAqoJtqdbwvn+52YCI&#10;yZA1LhBq+MII2/LyojC5DSO94bBLteAQirnR0KTU5VLGqkFv4jx0SOx9ht6bxGdfS9ubkcO9k4ss&#10;W0lvWuKGxnT41GB13J28htX03F2/3uNiPFduoI+zUgmV1lez6fEBRMIp/T3DDz6jQ8lMh3AiG4XT&#10;wEPSr7K3uVvzjIOG2/VSgSwL+Z++/AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7MD9N&#10;2gEAAJoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCs&#10;eJ1u2wAAAAUBAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="8505" w:type="dxa"/>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="8505"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00FA2BDD" w:rsidTr="00D87C04">
+                    <w:tr w:rsidR="00FA2BDD" w14:paraId="35DAFBAF" w14:textId="77777777" w:rsidTr="00D87C04">
                       <w:trPr>
                         <w:trHeight w:val="1168"/>
                       </w:trPr>
                       <w:sdt>
                         <w:sdtPr>
                           <w:alias w:val="CustomElements.Header.Formular.Basis.Script1"/>
                           <w:id w:val="1758841676"/>
                           <w:dataBinding w:xpath="//Text[@id='CustomElements.Header.Formular.Basis.Script1']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                           <w:text w:multiLine="1"/>
                         </w:sdtPr>
                         <w:sdtEndPr/>
                         <w:sdtContent>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8505" w:type="dxa"/>
                               <w:vAlign w:val="bottom"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00FA2BDD" w:rsidRPr="0085033C" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                            <w:p w14:paraId="6DCEE959" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRPr="0085033C" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                               <w:pPr>
                                 <w:pStyle w:val="BriefKopf"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:val="de-DE"/>
                                 </w:rPr>
                                 <w:t>Kanton Zürich</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:val="de-DE"/>
                                 </w:rPr>
                                 <w:br/>
                                 <w:t>Bildungsdirektion</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:sdtContent>
                       </w:sdt>
                     </w:tr>
-                    <w:tr w:rsidR="00FA2BDD" w:rsidTr="00D87C04">
+                    <w:tr w:rsidR="00FA2BDD" w14:paraId="7F3EE417" w14:textId="77777777" w:rsidTr="00D87C04">
                       <w:trPr>
                         <w:trHeight w:val="227"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="8505" w:type="dxa"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                        <w:p w14:paraId="2CF64842" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                           <w:pPr>
                             <w:pStyle w:val="BriefKopffett"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Mittelschul- und Berufsbildungsamt</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00FA2BDD" w:rsidTr="00D87C04">
+                    <w:tr w:rsidR="00FA2BDD" w14:paraId="228680DA" w14:textId="77777777" w:rsidTr="00D87C04">
                       <w:trPr>
                         <w:trHeight w:val="1254"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="8505" w:type="dxa"/>
                         </w:tcPr>
-                        <w:p w:rsidR="00FA2BDD" w:rsidRDefault="000B0F90" w:rsidP="00FA2BDD">
+                        <w:p w14:paraId="2AC13793" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="009F0ED8" w:rsidP="00FA2BDD">
                           <w:pPr>
                             <w:pStyle w:val="BriefKopf"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="CustomElements.Header.Formular.Basis.Script3"/>
                               <w:id w:val="1758841678"/>
                               <w:dataBinding w:xpath="//Text[@id='CustomElements.Header.Formular.Basis.Script3']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                               <w:text w:multiLine="1"/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidR="00FA2BDD">
                                 <w:t>Prüfungskommission 76</w:t>
                               </w:r>
                               <w:r w:rsidR="00FA2BDD">
                                 <w:br/>
                                 <w:t>Berufe Betreuung, Gesundheit und Hauswirtschaft</w:t>
                               </w:r>
                               <w:r w:rsidR="00FA2BDD">
                                 <w:br/>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                        <w:p w14:paraId="517DC78F" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                           <w:pPr>
                             <w:pStyle w:val="BriefKopf"/>
                           </w:pPr>
                         </w:p>
                         <w:sdt>
                           <w:sdtPr>
                             <w:alias w:val="CustomElements.Header.Formular.Basis2.Script3"/>
                             <w:id w:val="542476477"/>
                             <w:dataBinding w:xpath="//Text[@id='CustomElements.Header.Formular.Basis2.Script3']" w:storeItemID="{00000000-0000-0000-0000-000000000000}"/>
                             <w:text w:multiLine="1"/>
                           </w:sdtPr>
                           <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                            <w:p w14:paraId="615DABE3" w14:textId="677616AC" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                               <w:pPr>
                                 <w:pStyle w:val="BriefKopf"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>Kontakt: Karin Büchi, Aktuarin, Birkenweg 5, 8522 Häuslenen</w:t>
                               </w:r>
                               <w:r>
                                 <w:br/>
-                                <w:t>Telefon 052 721 81 71, prueko76@hotmail.com</w:t>
+                                <w:t xml:space="preserve">Telefon 052 721 81 71, </w:t>
+                              </w:r>
+                              <w:r w:rsidR="001077A4">
+                                <w:t>karin.buechi.richner@mba.zh.ch</w:t>
                               </w:r>
                               <w:r>
                                 <w:br/>
                               </w:r>
                               <w:r>
                                 <w:br/>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:sdt>
                           <w:sdtPr>
                             <w:alias w:val="NumPages"/>
                             <w:tag w:val="1785426152"/>
                             <w:id w:val="1785426152"/>
                           </w:sdtPr>
                           <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                            <w:p w14:paraId="619815BB" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                               <w:pPr>
                                 <w:pStyle w:val="BriefKopf"/>
                               </w:pPr>
                               <w:r>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r>
                                 <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                               </w:r>
                               <w:r>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r w:rsidR="000B0F90">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                               <w:r>
@@ -7351,79 +7382,79 @@
                               </w:r>
                               <w:r w:rsidR="000213EE">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
                               <w:r w:rsidR="000B0F90">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidR="000213EE">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                  <w:p w14:paraId="1D09DD7A" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                     <w:pPr>
                       <w:pStyle w:val="BriefKopf"/>
                     </w:pPr>
                   </w:p>
-                  <w:p w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
+                  <w:p w14:paraId="1E82403A" w14:textId="77777777" w:rsidR="00FA2BDD" w:rsidRDefault="00FA2BDD" w:rsidP="00FA2BDD">
                     <w:pPr>
                       <w:pStyle w:val="BriefKopf"/>
                     </w:pPr>
                   </w:p>
-                  <w:p w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="0079799C">
+                  <w:p w14:paraId="05E6BFAD" w14:textId="77777777" w:rsidR="00CE3079" w:rsidRDefault="00CE3079" w:rsidP="0079799C">
                     <w:pPr>
                       <w:pStyle w:val="BriefKopf"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1966A1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="827E9008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9240,450 +9271,459 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="376508526">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2005935699">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1810435647">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1308896990">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="996609650">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="250939536">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1458522937">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="40138004">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1920822536">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1359237845">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1592087208">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="68357143">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1863980734">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="914514056">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="784931830">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="709568656">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="80638845">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="509149801">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="143665607">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2131897848">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="550119650">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1355156120">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="957293505">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1777671972">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="715393406">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="484588218">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1824589637">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="498347700">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1221281404">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="890770020">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="985203048">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1045523491">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1829052829">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="778109383">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="810251244">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="548879495">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1779522778">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="2083409747">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00182121"/>
     <w:rsid w:val="00006992"/>
     <w:rsid w:val="000213EE"/>
     <w:rsid w:val="00026EB5"/>
     <w:rsid w:val="0004526B"/>
     <w:rsid w:val="00054278"/>
     <w:rsid w:val="000B0D73"/>
     <w:rsid w:val="000B0F90"/>
     <w:rsid w:val="000E594D"/>
+    <w:rsid w:val="001077A4"/>
     <w:rsid w:val="00162FC3"/>
     <w:rsid w:val="00182121"/>
     <w:rsid w:val="00187FC3"/>
     <w:rsid w:val="001C42BD"/>
     <w:rsid w:val="001D0844"/>
     <w:rsid w:val="001E44F8"/>
+    <w:rsid w:val="002522C1"/>
     <w:rsid w:val="00304BC8"/>
     <w:rsid w:val="003316E0"/>
     <w:rsid w:val="003735F7"/>
+    <w:rsid w:val="00394358"/>
+    <w:rsid w:val="003E31A5"/>
     <w:rsid w:val="0041584F"/>
     <w:rsid w:val="00494141"/>
     <w:rsid w:val="004978BD"/>
     <w:rsid w:val="00530295"/>
     <w:rsid w:val="00547D80"/>
     <w:rsid w:val="00550074"/>
     <w:rsid w:val="00577787"/>
     <w:rsid w:val="005D10CE"/>
     <w:rsid w:val="005F4621"/>
     <w:rsid w:val="00676CFF"/>
     <w:rsid w:val="006B17D5"/>
     <w:rsid w:val="00743DD7"/>
     <w:rsid w:val="00797B43"/>
     <w:rsid w:val="007E28E2"/>
     <w:rsid w:val="0081640E"/>
+    <w:rsid w:val="008343BE"/>
     <w:rsid w:val="008E6D5B"/>
     <w:rsid w:val="008F52AF"/>
     <w:rsid w:val="00900E57"/>
     <w:rsid w:val="009025AE"/>
     <w:rsid w:val="00975937"/>
+    <w:rsid w:val="009F0ED8"/>
     <w:rsid w:val="00A35A0D"/>
     <w:rsid w:val="00A43308"/>
     <w:rsid w:val="00A521E3"/>
     <w:rsid w:val="00A976A2"/>
     <w:rsid w:val="00AB0E39"/>
     <w:rsid w:val="00AE0DB8"/>
     <w:rsid w:val="00B42CCA"/>
+    <w:rsid w:val="00B941B4"/>
     <w:rsid w:val="00BC333F"/>
     <w:rsid w:val="00BE3BB4"/>
     <w:rsid w:val="00BE6A28"/>
     <w:rsid w:val="00BF5997"/>
     <w:rsid w:val="00C309FE"/>
     <w:rsid w:val="00C326F2"/>
     <w:rsid w:val="00C353F6"/>
     <w:rsid w:val="00C74311"/>
     <w:rsid w:val="00CA0920"/>
     <w:rsid w:val="00CC1889"/>
     <w:rsid w:val="00CC4EF2"/>
     <w:rsid w:val="00CE3079"/>
     <w:rsid w:val="00D462B1"/>
     <w:rsid w:val="00D6147F"/>
     <w:rsid w:val="00D8602D"/>
     <w:rsid w:val="00E04871"/>
     <w:rsid w:val="00E350BA"/>
     <w:rsid w:val="00E53287"/>
     <w:rsid w:val="00E95947"/>
     <w:rsid w:val="00EA7AC9"/>
     <w:rsid w:val="00EB088A"/>
     <w:rsid w:val="00EE4B7F"/>
     <w:rsid w:val="00F275BC"/>
     <w:rsid w:val="00F465BD"/>
     <w:rsid w:val="00F54E52"/>
     <w:rsid w:val="00FA27A1"/>
     <w:rsid w:val="00FA2BDD"/>
     <w:rsid w:val="00FD618A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="56E52A69"/>
   <w15:docId w15:val="{9192D471-0DC5-4F95-ABA8-350513763C82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10011,50 +10051,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00C42720"/>
     <w:pPr>
       <w:spacing w:after="248" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Titel01"/>
     <w:next w:val="Grundtext"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004035F1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -11116,51 +11161,51 @@
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="17"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Standardklein">
     <w:name w:val="Standard klein"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="0004526B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="17"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="182323150">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="686910407">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11181,55 +11226,55 @@
     </w:div>
     <w:div w:id="1860465275">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\B165PPW\AppData\Local\Temp\212fec47-a8af-4644-9405-a24a198b7d6a.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thema farbig">
   <a:themeElements>
     <a:clrScheme name="Thema farbig">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11498,50 +11543,106 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<OneOffixxFormattingPart xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schema.oneoffixx.com/OneOffixxFormattingPart/1">
+  <Configuration>
+    <DocumentFunction xmlns="">
+      <!-- Parametrierung der Überschriften -->
+      <Group name="Headings">
+        <Definition type="Heading" level="1" style="Überschrift 1"/>
+        <Definition type="Heading" level="2" style="Überschrift 2"/>
+        <Definition type="Heading" level="3" style="Überschrift 3"/>
+        <Definition type="Heading" level="4" style="Überschrift 4"/>
+      </Group>
+      <!-- Parametrierung der Tabulatoren -->
+      <Group name="Indents" maxListLevels="4"/>
+      <!-- Parametrierung der Listen, Aufzählungen und Nummerierungen -->
+      <Group name="NumberingStyles">
+        <Definition type="Numeric" tabPosition="1" style="Liste_Nummern_Arabisch"/>
+        <Definition type="Alphabetic" tabPosition="1" style="Liste_Nummern_Roemisch"/>
+        <Definition type="Line" tabPosition="1" style="Liste_Bindestrich"/>
+      </Group>
+      <!-- Parametrierung der Nummerierungs-Optionen -->
+      <Group name="NumberingBehaviors">
+        <Definition type="Increment" style="Liste_Nummern_Arabisch"/>
+        <Definition type="Decrement"/>
+        <!--<Definition type="RestartMain"/>
+  <Definition type="RestartSub"/>-->
+        <Definition type="ResetChapter" style="Überschrift 1"/>
+        <Definition type="ResetList" style="Liste_Nummern_Arabisch"/>
+      </Group>
+      <!-- Parametrierung der weiteren Formatierungs-Optionen -->
+      <Group name="Styles">
+        <Definition type="Standard" style="Grundtext"/>
+        <Definition type="Bold" style="Fett"/>
+        <Definition type="Italic" style=""/>
+        <Definition type="Underline" style=""/>
+      </Group>
+      <!-- Parametrierung der weiteren kundenspezifischen Formatierungs-Optionen -->
+      <Group name="CustomStyles">
+        <Category id="Formatierungen">
+          <Label lcid="2055">Formatierungen</Label>
+          <Definition type="Randtitel" style="Randtitel mit Textbox">
+            <Label lcid="2055">Randtitel</Label>
+          </Definition>
+          <Definition type="Lead" style="Lead">
+            <Label lcid="2055">Lead</Label>
+          </Definition>
+        </Category>
+      </Group>
+    </DocumentFunction>
+  </Configuration>
+</OneOffixxFormattingPart>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <OneOffixxExtendedBindingPart xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schema.oneoffixx.com/OneOffixxExtendedBindingPart/1">
   <StyleSheet>
     <xsl:stylesheet xmlns:xsl="http://www.w3.org/1999/XSL/Transform" xmlns:contact="http://schema.oneoffixx.com/OneOffixxContactsPart/1" xmlns:ext="http://schema.oneoffixx.com/OneOffixxExtendedBindingPart/1" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" version="1.0" mc:Ignorable="w14 wp14">
       <xsl:output method="xml" version="1.0" indent="yes"/>
       <xsl:variable name="linefeed">
         <xsl:text>&amp;#x0A;</xsl:text>
       </xsl:variable>
       <xsl:variable name="space">
         <xsl:text> </xsl:text>
       </xsl:variable>
       <xsl:template match="/">
     {0}
   </xsl:template>
       <xsl:template name="getExtendedSnippet">
         <xsl:param name="snippetName"/>
         <xsl:if test="($snippetName and $snippetName != '')">
           <xsl:copy-of select="//ext:OneOffixxExtendedBindingPart/ext:ExtendedBindings/ext:ExtendedBindingNode[ext:Title = $snippetName]/ext:Body/w:sdtContent/*"/>
         </xsl:if>
       </xsl:template>
       <xsl:template name="Beilagen">
         <xsl:param name="attachments"/>
         <xsl:param name="goesTo"/>
         <xsl:param name="copyTo"/>
         <w:p w:rsidR="006F595D" w:rsidRPr="006F595D" w:rsidRDefault="006F595D" w:rsidP="006F595D">
           <w:pPr>
@@ -11954,86 +12055,86 @@
             </xsl:if>
           </xsl:if>
           <xsl:if test="position() != last()">
             <xsl:value-of select="$breakchar"/>
             <xsl:value-of select="$space"/>
           </xsl:if>
         </xsl:for-each>
       </xsl:template>
     </xsl:stylesheet>
   </StyleSheet>
   <ExtendedBindings>
     <ExtendedBindingNode>
       <Tag>1785426152</Tag>
       <Title>NumPages</Title>
       <Body>
         <w:sdtContent xmlns:xsl="http://www.w3.org/1999/XSL/Transform" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <xsl:call-template name="NumPages"/>
         </w:sdtContent>
       </Body>
       <BuiltIn>false</BuiltIn>
     </ExtendedBindingNode>
   </ExtendedBindings>
 </OneOffixxExtendedBindingPart>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <OneOffixxImageDefinitionPart xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schema.oneoffixx.com/OneOffixxImageDefinitionPart/1">
   <ImageDefinitions>
     <ImageSizeDefinition>
       <Id>1416196669</Id>
       <Width>0</Width>
       <Height>0</Height>
       <XPath>/ooImg/Profile.Org.Kanton</XPath>
       <ImageHash>95c335a2f97fbb0de78a98a81c1804bd</ImageHash>
     </ImageSizeDefinition>
     <ImageSizeDefinition>
       <Id>1835352706</Id>
       <Width>0</Width>
       <Height>0</Height>
       <XPath>/ooImg/Profile.Org.HeaderLogoShort</XPath>
       <ImageHash>ea94abc84a50c4a7c98dcd2fd419985a</ImageHash>
     </ImageSizeDefinition>
     <ImageSizeDefinition>
       <Id>1366585524</Id>
       <Width>0</Width>
       <Height>0</Height>
       <XPath>/ooImg/Profile.Org.Kanton</XPath>
       <ImageHash>95c335a2f97fbb0de78a98a81c1804bd</ImageHash>
     </ImageSizeDefinition>
     <ImageSizeDefinition>
       <Id>1179313770</Id>
       <Width>0</Width>
       <Height>0</Height>
       <XPath>/ooImg/Profile.Org.HeaderLogoShort</XPath>
       <ImageHash>ea94abc84a50c4a7c98dcd2fd419985a</ImageHash>
     </ImageSizeDefinition>
   </ImageDefinitions>
 </OneOffixxImageDefinitionPart>
 </file>
 
-<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < O n e O f f i x x D o c u m e n t P a r t   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e "   i d = " f 2 d 1 9 f 9 0 - a d 7 8 - 4 1 8 0 - 8 6 3 5 - c 2 f 4 0 e 8 d f a 4 e "   t I d = " 7 c d 7 f b 1 d - 6 0 8 5 - 4 8 a 8 - b 5 8 7 - f 9 3 7 7 9 4 4 d 4 1 e "   m t I d = " 2 7 5 a f 3 2 e - b c 4 0 - 4 5 c 2 - 8 5 b 7 - a f b 1 c 0 3 8 2 6 5 3 "   t n a m e = " N e u t r a l   A 4   h o c h "   r e v i s i o n = " 0 "   c r e a t e d m a j o r v e r s i o n = " 0 "   c r e a t e d m i n o r v e r s i o n = " 0 "   c r e a t e d = " 0 0 0 1 - 0 1 - 0 1 T 0 0 : 0 0 : 0 0 "   m o d i f i e d m a j o r v e r s i o n = " 0 "   m o d i f i e d m i n o r v e r s i o n = " 0 "   m o d i f i e d = " 0 0 0 1 - 0 1 - 0 1 T 0 0 : 0 0 : 0 0 "   p r o f i l e = " 1 9 1 7 6 d c 2 - 4 2 5 3 - 4 1 5 d - b b 7 2 - 5 f e 3 1 4 6 9 3 7 e 6 "   m o d e = " S a v e d D o c u m e n t "   c o l o r m o d e = " C o l o r "   l c i d = " 2 0 5 5 "   x m l n s = " h t t p : / / s c h e m a . o n e o f f i x x . c o m / O n e O f f i x x D o c u m e n t P a r t / 1 " > 
+<file path=customXml/item5.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < O n e O f f i x x D o c u m e n t P a r t   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e "   i d = " f 2 d 1 9 f 9 0 - a d 7 8 - 4 1 8 0 - 8 6 3 5 - c 2 f 4 0 e 8 d f a 4 e "   t I d = " 7 c d 7 f b 1 d - 6 0 8 5 - 4 8 a 8 - b 5 8 7 - f 9 3 7 7 9 4 4 d 4 1 e "   m t I d = " 2 7 5 a f 3 2 e - b c 4 0 - 4 5 c 2 - 8 5 b 7 - a f b 1 c 0 3 8 2 6 5 3 "   t n a m e = " N e u t r a l   A 4   h o c h "   r e v i s i o n = " 0 "   c r e a t e d m a j o r v e r s i o n = " 0 "   c r e a t e d m i n o r v e r s i o n = " 0 "   c r e a t e d = " 0 0 0 1 - 0 1 - 0 1 T 0 0 : 0 0 : 0 0 "   m o d i f i e d m a j o r v e r s i o n = " 0 "   m o d i f i e d m i n o r v e r s i o n = " 0 "   m o d i f i e d = " 0 0 0 1 - 0 1 - 0 1 T 0 0 : 0 0 : 0 0 "   p r o f i l e = " 1 9 1 7 6 d c 2 - 4 2 5 3 - 4 1 5 d - b b 7 2 - 5 f e 3 1 4 6 9 3 7 e 6 "   m o d e = " S a v e d D o c u m e n t "   c o l o r m o d e = " C o l o r "   l c i d = " 2 0 5 5 "   x m l n s = " h t t p : / / s c h e m a . o n e o f f i x x . c o m / O n e O f f i x x D o c u m e n t P a r t / 1 " > 
  
      < C o n t e n t > 
  
          < D a t a M o d e l   x m l n s = " h t t p : / / s c h e m a . o n e o f f i x x . c o m / O n e O f f i x x D o c u m e n t P a r t / 1 / F i n a l i z e d " > 
  
              < T o o l b o x   w i n d o w w i d t h = " 0 "   w i n d o w h e i g h t = " 0 "   m i n w i n d o w w i d t h = " 0 "   m a x w i n d o w w i d t h = " 0 "   m i n w i n d o w h e i g h t = " 0 "   m a x w i n d o w h e i g h t = " 0 " > 
  
                  < T e x t   i d = " D o c u m e n t P r o p e r t i e s . S a v e P a t h "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " "   r e a d o n l y = " F a l s e "   v i s i b l e = " T r u e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [ G : \ T e a m   A U S 8 0 \ C I   C D   i m   M B A   a b   0 1 . 0 1 . 2 0 1 5 \ U m s e t z u n g   P r � f u n g s k o m m i s s i o n e n \ M u s t e r v o r l a g e n \ L e e r e s   B l a t t _ A 4 _ h o c h _ 2 0 1 5 0 4 1 0 . d o c x ] ] > < / T e x t > 
  
                  < T e x t   i d = " D o c u m e n t P r o p e r t i e s . D o c u m e n t N a m e "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " "   r e a d o n l y = " F a l s e "   v i s i b l e = " T r u e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [ L e e r e s   B l a t t _ A 4 _ h o c h _ 2 0 1 5 0 4 1 0 . d o c x ] ] > < / T e x t > 
  
                  < D a t e T i m e   i d = " D o c u m e n t P r o p e r t i e s . S a v e T i m e s t a m p "   l i d = " D e u t s c h   ( S c h w e i z ) "   f o r m a t = " "   c a l e n d e r = " "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   l o c k e d = " F a l s e "   l a b e l = " "   r e a d o n l y = " F a l s e "   v i s i b l e = " T r u e "   t o o l t i p = " " > 2 0 1 5 - 0 8 - 0 7 T 1 2 : 4 9 : 3 1 . 4 2 5 5 8 0 8 Z < / D a t e T i m e > 
  
              < / T o o l b o x > 
  
              < S c r i p t i n g   w i n d o w w i d t h = " 0 "   w i n d o w h e i g h t = " 0 "   m i n w i n d o w w i d t h = " 0 "   m a x w i n d o w w i d t h = " 0 "   m i n w i n d o w h e i g h t = " 0 "   m a x w i n d o w h e i g h t = " 0 " > 
  
                  < T e x t   i d = " C u s t o m E l e m e n t s . S i g n e r 1 W i t h o u t F u n c t i o n "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " C u s t o m E l e m e n t s . S i g n e r 1 W i t h o u t F u n c t i o n "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [ E s t h e r   W y s s - T � d i ] ] > < / T e x t > 
  
                  < T e x t   i d = " C u s t o m E l e m e n t s . S i g n e r 2 W i t h o u t F u n c t i o n "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " C u s t o m E l e m e n t s . S i g n e r 2 W i t h o u t F u n c t i o n "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " C u s t o m E l e m e n t s . S i g n e r 3 W i t h o u t F u n c t i o n "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " C u s t o m E l e m e n t s . S i g n e r 3 W i t h o u t F u n c t i o n "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " C u s t o m E l e m e n t s . U s e r . O u L e v 3 . L i n e "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " C u s t o m E l e m e n t s . U s e r . O u L e v 3 . L i n e "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [ M i t t e l s c h u l -   u n d   B e r u f s b i l d u n g s a m t   P r � f u n g s k o m m i s s i o n   7 4 ] ] > < / T e x t > 
  
@@ -12488,199 +12589,143 @@
                  < T e x t   i d = " S i g n e r _ 2 . U s e r . P h o n e "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " S i g n e r _ 2 . U s e r . P h o n e "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " S i g n e r _ 2 . U s e r . P o s t a l . C i t y "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " S i g n e r _ 2 . U s e r . P o s t a l . C i t y "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " S i g n e r _ 2 . U s e r . P o s t a l . P O B o x "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " S i g n e r _ 2 . U s e r . P o s t a l . P O B o x "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " S i g n e r _ 2 . U s e r . P o s t a l . S t r e e t "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " S i g n e r _ 2 . U s e r . P o s t a l . S t r e e t "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " S i g n e r _ 2 . U s e r . P o s t a l . Z i p "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " S i g n e r _ 2 . U s e r . P o s t a l . Z i p "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " S i g n e r _ 2 . U s e r . P r e s e n c e T i m e "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " S i g n e r _ 2 . U s e r . P r e s e n c e T i m e "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " S i g n e r _ 2 . U s e r . T i t l e "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " S i g n e r _ 2 . U s e r . T i t l e "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
                  < T e x t   i d = " S i g n e r _ 2 . U s e r . U r l "   r o w = " 0 "   c o l u m n = " 0 "   c o l u m n s p a n = " 0 "   m u l t i l i n e = " F a l s e "   m u l t i l i n e r o w s = " 3 "   l o c k e d = " F a l s e "   l a b e l = " S i g n e r _ 2 . U s e r . U r l "   r e a d o n l y = " F a l s e "   v i s i b l e = " F a l s e "   r e q u i r e d = " F a l s e "   r e g e x = " "   v a l i d a t i o n m e s s a g e = " "   t o o l t i p = " " > < ! [ C D A T A [   ] ] > < / T e x t > 
  
              < / S i g n e r _ 2 > 
  
          < / D a t a M o d e l > 
  
      < / C o n t e n t > 
  
  < / O n e O f f i x x D o c u m e n t P a r t > 
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-</OneOffixxFormattingPart>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D4642DA-37BF-4F9E-A8B5-C559063E7B62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schema.oneoffixx.com/OneOffixxFormattingPart/1"/>
+    <ds:schemaRef ds:uri=""/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E3841CD-F9B5-4F97-87E1-C3A14ED0B1A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06304A98-05B8-4F22-B8A2-7BBE8BF37EAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schema.oneoffixx.com/OneOffixxExtendedBindingPart/1"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1999/XSL/Transform"/>
     <ds:schemaRef ds:uri="http://schema.oneoffixx.com/OneOffixxContactsPart/1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C23401C-A07D-4741-939D-5DFE62F1603F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schema.oneoffixx.com/OneOffixxImageDefinitionPart/1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CBA3050-0142-4A49-841A-0DEF99A27774}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schema.oneoffixx.com/OneOffixxDocumentPart/1"/>
     <ds:schemaRef ds:uri="http://schema.oneoffixx.com/OneOffixxDocumentPart/1/Finalized"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>212fec47-a8af-4644-9405-a24a198b7d6a</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>188</Words>
-  <Characters>1189</Characters>
+  <Words>189</Words>
+  <Characters>1192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1375</CharactersWithSpaces>
+  <CharactersWithSpaces>1379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Wietlisbach Patricia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="OOTrackRevision">
     <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>